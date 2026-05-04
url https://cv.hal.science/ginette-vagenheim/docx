--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ginette Vagenheim </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5154-2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim (née en 1961) est une universitaire française, enseignante-chercheuse en langue et littérature latines à l’Université de Rouen-Normandie (Département d’Humanité et Monde Contemporain) depuis 1995, habilitée à diriger des recherches (HDR) depuis 2003 et membre honoraire de l'Institut universitaire de France (IUF, depuis 2001-).Elle est spécialiste de la réception de la culture classique à la Renaissance, et notamment de Pirro Ligorio, successeur et émule de Michel-Ange, dont elle est une spécialiste de renommée internationale (voir notamment Pirro Ligorio's worlds, Leiden, Brill 2019, avec F. Loffredo).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette, Renée, Flore Vagenheim est née le 8 mars 1961 à Kabgayi au Rwanda de père franco-rwandais, Pierre Henri Vagenheim et de mère belgo-burundaise, Aline Robert. Elle est mère de l’artiste Lucie Vagenheim Fasano, née le 29 novembre 1998 (finaliste The Voice 2017 et actuellement soprano 2 dans le chœur Vox, Sydney Opera).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle étudie à l’Université catholique de Louvain-la-Neuve où elle obtient en 1985 une licence et une agrégation belge en philologie classique. Elle poursuit ses études à l'Università cattolicà del Sacro cuore à Milan , où elle obtient, en 1987, un Master en philologie des textes médiévaux et de la Renaissance sous la direction du Professeur Giuseppe Billanovich. En 1990, elle est reçue, à la première place, au concours d'entrée du doctorat de la Scuola Normale Superiore de Pise et obtient son doctorat, avec le vote maximal, en histoire de l’art et d’archéologie anciennes, sous la supervision des Professeurs Augusto Campana, Paolo Barocchi et Salvatore Settis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim o obtenu des bourses de recherche au sein des plus prestigieuses institutions internationales dont la Columbia University of New York City ( Italian Academy), la Harvard University ( Villa I Tatti à Florence et Dumbarton Oaks à Washington), le Center for Advanced Study on Visual arts (CASVA) à la National Gallery of Art de Washington, le Getty Center for Humanities à Los Angeles;le collège Clare Hall à Cambridge dont elle est Life member, le Warburg Institute à Londres ; le Scaliger Institute à Leiden ; la Herzog-August Bibliothek à Wolfenbüttel.Elle est chercheuse résidente à l'école française de Rome de mai à juillet 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a également été visting professour pour enseigner en doctorat à l'Université de Saint Marin et à l'Université de Florence (San Gimignano).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement membre du European Research Council (ERC), comme experte en SH5 (2021-).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES POLITIQUES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim a été conseillère de deux de ses ministres de tutelle, en 2008, de Madame Valérie Pécresse, Ministre de l'enseignement supérieur et la recherche comme cheffe de la MIPADI (Mission pour la parité et la lutte contre les discriminations) dans l'administration centrale, avec délégation de signature  et en 2011-2012, au sein du Cabinet de Monsieur François Sauvadet, Ministre de la Fonction publique, comme conseillère pour l'égalité des femmes et des hommes dans la Haute Fonction Publique dans le cadre de la Loi Sauvadet du 12 mars 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONSGinette Vagenheim a publié près de 200 contributions, séminaires, compte-rendus et recensions et articles dans des revues académiques internationales de catégorie A, dans les domaines des études archéologiques (notamment sur Pirro Ligorio) et de l'histoire de l'érudition classique à la Renaissance, de l'histoire de l'épigraphie à la Renaissance et de l'historiographie au XIXe siècle (voir le site de ERIAC de l'Université de Rouen-Normandie et ses articles sur Archives -Hal). Deux de ses articles, particulièrement remarqués par la critique, portent sur l'exégèse philologique du célèbre passage de la volière de Varron (116-27 avant J.C.) dans le livre III du &amp;quot;De re rustica&amp;quot; ( RFIC,2017) et d'un passage du &amp;quot;De Urinis&amp;quot; de l'auteur byzantin Theophilus (Early Science and Medicine, 2019). Elle est membre de plusieurs comités de rédaction et de lecture : Les Mélanges de l' Ecole française de Rome (Rome-Paris), Latomus (Bruxelles), La Revue des études anciennes (Paris); la Revue des études latines (Paris); Les cahiers de la Renaissance (Paris), Aevum (Milan), et Corpus delle opere firmate del Medioevo Italiano (Scuola Normale Superiore di Pisa).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle participe à plusieurs projets européens : le comité pour la publication des œuvres de Pirro Ligorio ; le comité pour le projet &amp;quot;manuscripta epigraphica et manus epigraphicae&amp;quot; de l'Universitat autonòma de Barcelona ; le séminaire international &amp;quot;L'antiquaria e i suoi metodi&amp;quot; de la Scuola Normale Superiore di Pisa-Università degli studi di Firenze ; le comité pour le bicentenaire de la mort de Gaetano Marini de la Bibiloteca Apostolica del Vaticano ; le comité pour la publication et l'étude des textes humanistes de Paris-IV Sorbonne ; et le comité pour le développement des corpus épigraphiques de la Société française d'épigraphie romaine et de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRIX ET DISTINCTIONS :Prix “Jeunes chercheurs” du Rotary Club de PiseMembre junior de l'Institut Universitaire de France (IUF)Life Member Clare Hall CambridgeFellow de l'Université HarvardFellow de l'Italian Academy of the Columbia University in New York (2014)Fellow de la CASVA National Gallery of Art Washington DC (2015-2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the restoration of the statue of Saint Hippolytus in the Vatican Library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio illustratore delle Fabulae centum di Gabriele Faerno (1563). Mélanges pour Joan Carbonell Manils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre : &amp;quot;Pirro Ligorio. Libro delle sepolture di varie nazioni. Dal manoscritto XIII.B.10 della Biblioteca Nazionale di Napoli&amp;quot;. A cura di Federico Rausa, Roma, De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsificazioni e collezioni epigrafiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Calvelli- Ginette Vagenheim. L’ERMA di BRETSCHNEIDER, Epigrafia e antichità (53), 2025, Attilio Mastino, ISBN 978-951-653-498-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio’s Worlds. Antiquarianism, Classical Erudition and Visual Arts in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Loffredo et Ginette Vagenheim. Brill, 2018, 9789004382657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vuilleumier-Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Casanova-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boulègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 2015, Rome et ses renaissances, Hélène Casanova-Robin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XVIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deramaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2006, 978-2-87775-410-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e la Casina di Pio IV : il concetto di falsificazione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans Lias, 50, 2, pp. 173-199, de Gerard Gonzalez Germain : &amp;quot;The Manuscript Annotations of Mariangelo Accursio and Antonio Lelli on the Epigrammata antiquae urbis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans la Revue Latomus, tome 83 – Fascicule 4, pp. 671-693 : Víctor González Galera, &amp;quot;El epitafio del actor Sercius Polensis (CIL V 1* = CIL XI 299*): un divertimento plautino del s. XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans Latomus, tome 81 – Fascicule 3, pp. 564-590 de Antonio Moreno Hernández, &amp;quot;En busca del poeta Julio César: La edición de Fulvio Orsini de los fragmentos poéticos de César (Amberes 1570)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio as a draftsman : The Catalogue raisonné of his drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.184-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto, un grande ellenista alla corte del cardinal Alessandro Farnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et Michel-Ange dans les “Vite” de Giorgio Vasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “catalogue raisonné” of Pirro Ligorio's drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1512-1583) e le antichità di Napoli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les &amp;quot;conuiuae&amp;quot; de la volière de Varron ? Une &amp;quot;uexata quaestio&amp;quot; de la Renaissance à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro ligorio testo e immagini : Pirro Ligorio e Michelangelo&amp;quot; : Seminario di ricerca per il dottorato dell'Università degli studi di Napoli Federico II, a cura di Federico Rausa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01829835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio pittore napoletano attraverso i suoi primi disegni, in Pirro Ligorio. Testo e immagine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio as a draftsman : Imitation of Antiquity and the Representation of the Body in the Mythological Drawings in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la restitution visuelle de la volière de Varron&amp;quot; : Colloque sur Les architectures fictives. Ecriture et architecture de l’antiquité à nos jours. Université de Bordeaux organisé par Gaëlle Viard et Renaud Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du terme “chimene” dans le De urinis Theophili. Université de Paris Sorbonne. Colloque international. UMR Orient et Méditerranée-Labex Resmed : Un corpus médical problématique: les traités attribués à Théophile Protospathaire (VII-IXe siècle) et la relecture chrétienne des enseignements hippocratiques et galéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio as first “archaeologist” at the Hadrian Villa At Tivoli. SeminarS of the Department of archaeology and art History at the University of Columbia; New York City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Antiquarians Who Were They?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi Théophile compare-t-il la couleur upôchron/subpallidus dans son traité des urines ? La contribution des commentaires humanistes à l'identification de la “chyménè” dans les traités d'urines byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de l’archevêque Robert de Croismare (1445-1493) et du chanoine Laurent Sureau (mort en 1479). Pour une histoire des bibliothèques de l'Archevêché et du Chapitre de la cathédrale à Rouen au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stèle du gymnasiarque Bâton de Théra (IG XII 3, 331) érigée en 153 avant J.C. Séminaire d’histoire ancienne. Institut « Ausonius ». Université de Bordeaux, 10/11/2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer dans l’Empire d’après les Antichità romane de Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Müntz et le début de l’histoire de l’art chrétien en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins inédits du XVIe siècle de la Colonne Trajane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esempio dell’epigrafe perduta del monumento a Costantino nel Foro Romano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Antichità romane” de Pirro Ligorio (1512-1583): une encyclopédie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des aventures et avatars de IG XII,3,331.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cuvigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la falsification et restauration au XVIe siècle à la lumière des recueils d’inscriptions latines de Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1513-1583) et les fouilles à la Villa d’Hadrien: naissance de l’archéologie au XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justus Lipsius and Epigraphy&amp;quot;. Seminar for the fellows of the Scaliger Institute. Leiden University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarque sur le rôle des inscriptions latines dans l'édition des textes classiques à la Renaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsification and Restoration in the 16th Century in the light of collections of Latin Inscriptions&amp;quot;. Seminar in Arts, Society, Humanities of Clare Hall, Cambridge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio, antiquaire, collectionneur et faussaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Little-Known Source for the Study of Classical Learning and the Visual Arts in the Renaissance&amp;quot;. PhD seminar organized by Prof. Philip Ford. Clare College. Cambridge. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect méconnu de l’épigraphie: la tradition manuscrite. À propos de l’inscription perdue du monument équestre de Constantin sur le Forum romain .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARRAUD Christophe, Pétrarque, Mon ignorance et celle des autres (de suis ipsius et multorum ignorantia), 1367-1368, Grenoble, Éd. Jérôme Million, 2000 (Collection Atopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, vol. 2, p. 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la Villa d’Hadrien: un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradizione manoscritta dell'epigrafe del monumento equestre di Costantino CIL VI 1141.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la conception du faux au XVIe siècle : épigraphie, numismatique et arts visuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una fonte misconosciuta dell'epigrafia classica : i codici umanistici. Elementi di metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un nuovo stemma dei codici epigrafici del ‘500 : l'esempio di Brescia&amp;quot;. Seminars of the Harvard University Center for Italian Renaissance Studies. Villa I Tatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradizione epigrafica : da Pirro Ligorio (Antichità romane) a Cassiano Dal Pozzo (Museum Chartaceum)&amp;quot;. Seminars of the The John Hopkins University. The Charles Singleton Center for Italian Studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista De Rossi e l’epigrafia latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concezione del falso numismatico e l'uso delle monete antiche nel Cinquecento. Contributo di Pirro Ligorio alla quarta edizione del -Discorso sopra le medaglie degli antichi-, di Sebastiano Erizzo&amp;quot;. Seminari del perfezionamento della Scuola Normale Superiore di Pisa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un esempio di falsificazione ligoriana: CIL X 1008*: dall'iscrizione al supporto iconografico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la critique des inscriptions ligoriennes: typologies et mécanismes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un falsario di iscrizioni: Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des manuscrits de Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e la scopeta delle grottesche a Villa Adriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentazione del libro di Andrea Bruciatio e Giuseppina Enrica Cinque : Villa Adriana agli albori del Rinascimento: Leonardo Michelangelo Raffaello, Roma Dei Merangoli Editrice, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moderatrice: Benedetta Adembri, Sep 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Cicero from antiquity to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient World Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Andrew Turner; Dr Edward Jeremiah, Aug 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifications épigraphiques et collections épigraphiques : le &amp;quot;cycle de vie&amp;quot; des inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épigraphie au XXIe siècle: Actes du XVIe Congrès International d’Épigraphie Grecque et Latine Bordeaux, 29 août-02 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Fröhlich - Milagros Navarro Caballero, Aug 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-latin à l'italien : dans l'officine de la rédaction des &amp;quot;Antichità romane&amp;quot; de Pirro Ligorio. (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE NÉO-LATIN, LA LANGUE ET LES LANGUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHARLET-MESDJIAN, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza di Pirro Ligorio (1512c.-1583) nel taccuino romano di Girolamo da Carpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornata di studi Intorno a Girolamo da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direttrice Giuseppina Mussari, Jun 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Scenes: Artisans, Artists, and Antiquarians in the Chivalric Festivals at the Court of Ferrara in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the School of Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Gagné, Nov 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphie et culture classique dans l’Hercules Prodicius (1587) de Stephanus Vinandus Pighius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquaires voyageurs (XVIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Cavalieri, université de Louvain Véronique Krings, université Toulouse – Jean Jaurès Haude Morvan, université Bordeaux Montaigne; Claudia D’Alberto, università degli Studi ‘G. d’Annunzio’ Chieti-Pescara et université de Liège; Olivier Latteur, université de Louvain et université de Namur; Renaud Robert, université Bordeaux Montaigne, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèses pour l'identification de nouvelles mains dans le manuscrti Oxofrd Bodleian Library Auct. S 10 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquarian literature in the sixteenth century : archaeology and epigraphy in printed books and manuscripts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Carbonell i Manils; Gerard González Germain, Nov 2022, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spigolature ligoriane nell’orthographia alphabetica di À.S. (Vall. B.104)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornata di studi &amp; Tavola rotonda « Achilles Statius Lusitanus (1524-1581) e il suo tempo. Nuove indagini e prospettive di ricerca »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paolo Garofalo e Riccardo Montalto, Oct 2022, Roma (online), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GINETTE VAGENHEIM, Ligorian manuscripts (lesson on 20th December) and A “forgery” on Porphyry: the turbulent journey of the stele honoring Bâton, the gymnasiarch of Thera, IG XII,3,331, 153 a.C. (conference on 21th Décember )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARMEN Seminar-Conference 2 “What’s in a Manuscript?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Project Coordination Prof. Dr. Marietta Horster, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the forgery in some Carmina Latina Epigraphica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar-Conference 2 “What’s in a Manuscript?” September 19–23, 2022, Rome, La Sapienza: organized by CARMEN Communal Art – Reconceptualising Metrical Epigraphy Network (CARMEN) A Marie Skłodowska-Curie Actions (MSCA) Innovative Training Network (ITN) funded within the EU Framework Programme for Research and Innovation (Horizon 2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus epigraphicae negli Epigrammata antiquae Urbis di Benedetto Egio, Barcellona, 16-18 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIQUARIAN LITERATURE IN THE FIRST CENTURY OF PRINTING (1450 -1550). PRINTED BOOKS AND MANUSCRIPTS : international symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the Restoration Techniques of Antique Statues in the 16th century: The Example of the ‘Hippolytus-statue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction Reloaded: Why a Second Workshop on the Hippolytus-statue?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funzione degli spazi bianchi nel Codex Einsidlensis 326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposio internazionale. La loquacità degli spazi bianchi in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Sartori; Federico Gallo; Sergio Lazzarini, Sep 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spigolature Ligoriane nell'orthographia alphabetica di Achille Stazio (Biblioeca Vallicelliana, Ms. B.104)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHILLES STATIUS LUSITANUS (1524-1581) E IL SUO TEMPO NUOVE INDAGINI E PROSPETTIVE DI RICERCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Volière de Varron selon Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : objet de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisa Andretta (CNRS-LARHRA); Michèle CLÉMENT (Université Lyon 2-IHRIM); Monica Martinat (Université Lyon 2-LARHRA).; Romain Descendre (ENS Lyon-TRIANGLE), Jan 2021, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the Restoration Techniques of Antique Statues in the 16th century: The Example of the &amp;quot;Hippolytus statue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippolytus Statue. The Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, András Handl; Anthony Dupont; Stefan Schorn, Sep 2021, Convent van Chièvres, Groot Begijnhof 39, Leuven, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione : Per un’edizione digitale dei manoscritti di Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligorio Digitale. Idee e prospettive per un’edizione digitale dei manoscritti di Pirro Ligorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Vagenheim; Federico Rausa; Anna Schreurs, Oct 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coins as a Source: Pirro Ligorio’s Drawings from the Pierpont Morgan Library and Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermeneutics of Sources in Renaissance Antiquarianism: Annual Congress of the Renaissance Society of America (RSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damiano Acciarino, Mar 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquarianism and Engineering in Pirro Ligorio's Project for the Cavallerie Ferraresi (Isola Beata 1569)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermeneutics of Sources in Renaissance Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matteo Soranzo and Damiano Acciarino, Mar 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da “fantasia” letteraria a “fantasia” iconografica. Pirro Ligorio (c. 1512-1583) e l’epillio VI del cupido cruciatus di Ausonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disegnare l’antico, riproporre l’antico nel Cinquecento: taccuini, copie e studi intorno a Girolamo da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Pattanaro; Sarah Ferrari, Jun 2019, Padova, Italy. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figura dell’atleta nelle “Antichità romane” di Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Essere sempre il migliore". Concorsi e gare nella Napoli antica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diva Di Nanni Durante; Elena Miranda De Martino; Eduardo Federico; Federico Rausa; Vittorio Saldutti; Emanuela Spagnoli, May 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal manoscritto alla stampa :L'uso delle Epigrammata antiquae Urbis di Jacopo Mazzocchi nella silloge epigrafica di Martinus Smetius (ca. 1520- 1578)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epigrammata Antiquae Vrbis (1521) and Its Influence on European Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan CARBONELL et Gerard GONZÁLEZ, Jan 2019, Barcellona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da &amp;quot;fantasia&amp;quot; letteraria a &amp;quot;fantasia&amp;quot; iconografica Pirro Ligorio e l’interpretazione degli autori classici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disegnare l'antico, riproporre l'antico nel Cinquecento: Taccuini, copie e studi intorno a Girolamo Da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Pattanaro; Sarah Ferrari, Jun 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli errori nel codice epigrafico di Martinus Smetius (1527-1578)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Gallo e Antonio Sartori, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli errori e correzioni nella tradizione manoscritta delle epigrafi nel'500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Sartori; Federico Gallo, Sep 2018, Milano, Biblioteca Ambrosiana, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'épigraphie dans les livres des Antichi eroi et huomini illustri de Pirro Ligorio (1512 c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Rencontre franco-italienne sur l'épigraphie du monde romain in memoria di Silvio Panciera Epigrafi di carta, epigrafi di pietra. Il ruolo della tradizione manoscritta nello studio delle iscrizioni genuine e spurie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfredo Buonopane (Università di Verona), Lorenzo Calvelli (Università Ca' Foscari Venezia), Giovannella Cresci (Università Ca' Foscari Venezia), Oct 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quaderno di lavoro autografo di Antonio Agustin all'origine delle &amp;quot;Familiae romanae&amp;quot; di Fulvio Orisini?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno della Reial Acadèmia de Bones Lletres, Barcelona. Universitat Rovira i Virgili : El arzobispo Antonio Agustín en el 500º aniversario de su nacimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Carbonell I Manil; Marc Mayer Oliv, Jun 2017, Barcelona e Tarracona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Giovio’s Comment on Varro’s Aviary (On agriculture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America. Panel Interpreting the Antique 1500C.-1675C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Connors; Ginette Vagenheim, Mar 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et l’iconographie d’Isis, mère de tous les dieux et &amp;quot;natura generante&amp;quot; dans les Antichità romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des divinités du cercle isiaque. De l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Bonnet; Laurent Bricault, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Preparatory Drawings” for some Iconographic Programs (Aesop’s Fables, The Life of Hippoytus, Este Genealogy) by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America. Panel: "From sketch to drawing invention and practice in Rome 1500-1650"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Vagenheim; The Italian Academy for Advanced Studies in America at Columbia University, Mar 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie d’Isis et d’Harpocrate dans les Antiquités romaines de Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des divinités du cercle isiaque de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne BONNET, Laurent BRICAULT, Carole GOMEZ, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en page des Antichita romane de Pirro Ligorio : texte et illustrations ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de la SEMEN-L. Formes du texte latin au Moyen Âge et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sketch to drawing : Technique and “Inventio” in some newly identified drawings by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel on Pirro Ligorio's worlds at the Renaissance Society of Amerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justus Lipsius De bibliothecis and Pirro Ligorio as his sources&amp;quot;. Antiquarianism and Philology. The Renaissance Society of America. New York City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Renaissance Society of America: Antiquarianism and Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Stenhouse; Ginette Vagenheim; SOF of the Amercian Academy in Rome; International Society for Neo-Latin Studies, Mar 2014, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le droit au portrait” dans le Libro degli antichi heroi e uomini illustri de Pirro Ligorio (1512-1583) : Image et droit II : l’usage juridique des images. Université de Grenoble II - Ecole française de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et droit II : l’usage juridique des images. Université de Grenoble II - Ecole française de Rome, organisé par Naïma Ghermani et Caroline Michel d’Annoville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naima Ghermani; Caroline Dannoville, Dec 2014, Rome, Piazza Navone, Ecole française de Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité, paternité, carrière professionnelle en France: quand l'Etat s'en mêle (la loi Sauvadet sur l'égalité professionnelle dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude OSOI : Maternité, paternité à la lumière du Genre dans l'Océan Indien (ORACLE, CCLC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Geoffroy, Oct 2013, Saint Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farnese Circle : Erudition and antiquarian&amp;quot;. The Renaissance Society of America. San Diego.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Renaissance Society of America: Panel on Renaissance Salons and Cénacles by Philip Ford, Clare College, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Renaissance Society of America, Apr 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination positive dans la haute fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lyon : Journées de l’économie : table ronde organisée par Alain Trannoy de l’ Aix - Marseille School of Economics, Cercle des économistes et Conseil d’analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrammes et portraits dans le Libro degli uomini illustri de Pirro Ligorio&amp;quot;. Congrès international “Epigrammes et tableaux : entre poésie et peinture (15- 17e s.)&amp;quot;, organisé par GEMCA, Université de Louvain-la-Neuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international “Epigrammes et tableaux : entre poésie et peinture (15- 17e s.)", organisé par GEMCA, Université de Louvain-la-Neuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrammes et portraits dans le &amp;quot;Libro degli uomini illustri&amp;quot; de Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du GEMCA. Université de Louvain-la-Neuve: “Epigrammes et tableaux : entre poésie et peinture du 15 au 17e siècle. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Mommsen and Pirro Ligorio International Congress&amp;quot; : Inventive inscriptions. Epigraphy and the organization of Knowledge. University of Warwick.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Inventive inscriptions. Epigraphy and the organization of Knowledge. University of Warwick. Department of Classics,organized by Alison Cooley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Medicine and Antiquarian studies in the Renaissance : G. Mercuriale’s ‘De arte gymnastica’ (1573) and its illustrations by Pirro Ligorio&amp;quot;. Seminars of the Wellcome Trust Centre for the History of Medicine. University College London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Wellcome Trust Centre for the History of Medicine of the University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Mommsen, Giovanni Battista de Rossi et le projet du Corpus Inscriptionum Latinarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse et constitution des sciences de l’histoire et d e la philologie » de la fin du Moyen âge au cœur des temps modernes. Colloque international Université de Reims. Colloqe du CERHICl organisé par Didier Marcotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Codices descripti non spernendi” : Pour une édition des recueils d’inscriptions latines de la Renaissance (Cod. Magliab. XXVIII, 29 de la Biblioteca Nazionale Centrale de Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congressus internationalis epigraphiae graecae et latinae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Barcellona, Espagne. pp.1467-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1513-1583) et les fouilles à la Villa d’Hadrien : naissance de l’archéologie au XVIe siècle&amp;quot;. Colloque Science et antiquaria : acteurs, paradigmes, reconfigurations disciplinaires, 11-12 juin 2004, Rome, École française de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science et antiquaria : acteurs, paradigmes, reconfigurations disciplinaires, 11-12 juin 2004, Rome, École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemi di catalogazione dei codici epigrafici. Scuola post-universitario europea in beni culturali e artistici. San Gimignano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola post-universitario europea in beni culturali e artistici. San Gimignano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Donatella Coppini; Prof. Mariangela Regoliosi; Prof. Roberto Cardini, Nov 2000, San Gimignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition manuscrite des inscriptions de Brescia au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio Augustin between Renaissance and Counter Reform. Colloquium held at the Warburg Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, London, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sansone, Amicizia ed erudizione. Il carteggio scientifico tra Bartolomeo Borghesi e Luigi Nardi. Lettere scelte (1802-1837), «Strumenti e documenti n. 8», Centro Sammarinese di Studi Storici dell’Università degli Studi della Repubblica di San Marino, 2024, 306 pp. ISBN 979-12-80232-82-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rouen Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solin (H.), Da Rodolfo Pio ai Farnese. Storia di due collezioni epigrafiche urbane. – Helsinki : Societas Scientiarum Fennica, 2021. – 432 p. : ill., index. – (Commentationes Humanarum Litterarum, ISSN : 0069.6587 ; 141). –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue des études grecques. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes-de-Lecture Reynolds (L.), Wilson (N.), D’Homère à Érasme. La transmission des classiques grecs et latins. – Nouvelle édition de L.A. Sanchi, A. Cohen Skalli. – Paris : CNRS Éditions, 2021. – 304 p. : bibliogr., ill., index. – (Bibliothèque d’histoire des textes). – ISBN : 978.2.271.13915.3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio as a draftsman : Imitation of Antiquity and the Representation of the Body in the Mythological Drawings in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Columbia University in the City of New York The Italian Academy for Advanced Study in America. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studi antiquari di Pirro Ligorio e Girolamo da Carpi. Intorno alle “medaglie” degli antichi romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Riccomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino d'Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 61-62, pp. 55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit épigraphique (VAT.LAT.6034, FF.13-25) de Pirro Ligorio (1512C.-1583) en possession de Jean Matal (1510C.-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGRAFIA E ANTICHITÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, STUDI PERIDA CALABI LIMENTANIDIECI ANNI DOPO«SCIENZA EPIGRAFICA»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs des urines et plantes tinctoriales dans le De Urinis Theophili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.391-413. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15733823-00244p04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’epigrafe “nascosta” della dea scita Artim-pasa (IG XIV 85*). Un pretesto di falsificazione ligoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGRAFIA E ANTICHITÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’ISCRIZIONE NASCOSTA Atti del Convegno Borghesi 2017, 42, pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto. Un grecista e antiqario alla corte del cardinale Alessandro Farnese (1520-1581) attraverso le 'Antichità romane' di Pirro Ligorio,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 n.s.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto. Un grecista e antiquario alla corte del cardinale Alessandro Farnese (1520-1589) attraverso le Antichità romanedi Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épitaphe comme “exemplum Virtutis” dans les Macrobies des “Antichi Eroi Et Huomini Illustri” de Pirro Ligorio (1512 c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.22-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épitaphe comme &amp;quot;exemplum virtutis&amp;quot; dans les macrobies des « Antichi eroi et huomini illustri » de Pirro Ligorio (1512c.-1583), « History of Classical Scholarship », 1, 2019, pp. 22-56.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.22-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la description d'un &amp;quot;svolo di Turco&amp;quot; à Rome à l'origine de son dessin des Funambuli (1573)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conviene fare cotali luoghi (aviarii) lontani per mal odore. La reconstitution de la volière de Varron (Rust. 3,5) par Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I falsi epigrafici nelle antichità romane di Pirro Ligorio (1512-1583). Motivazioni, metodi ed attori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambrosiano graecolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spvrii lapides. I falsi nell'epigrafia latina, 8, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nourrissait-on les oiseaux dans la rotonde de la volière de Varron (Rust. 3, 5, 4) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Filologia e d'Istruzione Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (2), pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalande Biscontin Jacqueline (dir.), Feuilles de mémoire. Un carnet de dessins florentins du Musée du Louvre de l’académie du dessin attribué à Filippo Baldinucci, Berlin, Verlang Franz Philipp Rutzen, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArtItalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation des oiseaux dans la volière de Varron. L’eau dans les cages des portiques (Varr. Rust. III 5, 11-12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aevum, Rassegna di Scienze storiche linguistiche e filologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuilles de mémoire. Un carnet de dessins florentins du Musée du Louvre de l’académie du dessin attribué à Filippo Baldinucci Jacqueline LALANDE BISCONTIN . Avec les contributions de Catherine Monbeig Goguel et Ariane de la Chapelle. Avant-propos d’Arnold Nesselrath. Préface de Xavier Salmon. Berlin, Verlang Franz Philipp Rutzen, 2015,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Borghesi, Theodor Mommsen et l'edition des inscriptions de Pirro Ligorio dans le Corpus Inscriptionum Latinarum ( CIL )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.363 - 371. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhc/fhu053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et autobiographie chez Pirro Ligorio (1512-1582). L'éloge de Michel-Ange et de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Digression au XVIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1512-1583) et les véhicules antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.85-103. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.4129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolet (éd.), Allégorie et symbole. Voies de dissidence ? De l'Antiquité à la Renaissance, Rennes, PUR, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pinceau et la plume : Pirro Ligorio, Benedetto Egio et la “Aegiana Libraria” : à propos du dessin du Baptistère du Latran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ âge de l’inscription: la rhétorique du monument en Europe du XVe au XVIIe sie`cle. Par FLORENCE VUILLEUMIER LAURENS et PIERRE LAURENS. (Le Cabinet des images, 2). Paris: Les Belles Lettres, 2010. 290 pp., ill. Inaugurant la collection intitulée ‘Le Cabinet des images, 2). Paris: Les Belles Lettres, 2010.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M I S Z E L L E N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Kunsthistorischen Institutes in Florenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique épigraphique au XVIe siècle Ottavio Pantagato, Paolo Manuzio, Onofrio Panvinio, Antonio Agustín et Pirro Ligorio: à propos des tribus romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aevum, Rassegna di Scienze storiche linguistiche e filologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.949-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et destin dans Les Captifs de Plaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Fatum" : destin et liberté dans le théâtre, 4, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources pour l’histoire de la “libraria ecclesiae rothomagensis” : l’inventaire de livres de Robert de Croismare, archevêque de Rouen (1482-1493), dans les registres capitulaires de la cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur des dessins inédits du XVIe siècle de la Colonne Trajane attribués à Pirro Ligorio (Collection privée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horti Hesperidum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pirro Ligorio e la storia, 1, pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique KRINGS et Catherine VALENTI, Les antiquaires du Midi. Savoirs et mémoires XVIe XIXe siècles, Paris, Éditions Errance, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits et travaux d’érudits au XIXe siècle : la correspondance inédite de Giovanni Battista de Rossi (1822-1894) et Eugène Müntz (1845-1902) sur les mosaïques d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (1), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2009.92500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Due lettere inedite di Girolamo Mercuriale (1530-1606) a Piero Vettori (1499-1585) e le illustrazioni del De arte gymnastica (1573)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.275-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une amitié épigraphique: Martinus Smetius (Maarten de Smet), Carolus Clusius (Charles de l’Escluse) et Justus Lipsius (Juste Lipse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latinitates </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.305-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation in the Renaissance: Attitudes. Towards Leisure and Pastimes in European Culture, c.1425-1675, by Alessandro ARCANGELI (Basingstoke :Palgrave MacMillan, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The English Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 123, no 500, p. 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Vettori e l’epigrafia : l’edizione (Epigrammata antiqua Urbis Romae, 1521), le schede (Firenze BNC, cod. Magliab. XXVIII,29), le lapidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (2), pp.139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUALZERI Saverio, Penelope o della tessitura. Tramme feminili da Omero a Ovidio, Bari, Palomar, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode inédit dans la genèse de l’épigraphie latine à la Renaissance : la collection d’inscriptions romaines de Nicolaus Florentius de Haarlem dans les manuscrits de Laevinus Torrentius à la Bibliothèque Royale de Bruxelles (ms 4347-50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.153-183. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.IMA.1.100292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appunti per una prosopografia dell’Accademia dello Sdegno a Roma : Pirro Ligorio, Latino Latini, Ottavio Pantagato e altri.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Lipse et l’édition du recueil d’inscriptions latines de Martinus Smetius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gulden Passer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The res publica literarum of Smetius, Clusius and Lipsius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Omslag. Bulletijn van de Universiteitsbibliotheek Leiden en Scaliger Instituut </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “faux” sur porphyre. Aventures et avatars de la stèle de Théra honorant le gymnasiarque Bâton ( IG XII,3,331, 153 av. J.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cuvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.105-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsification et restauration au XVIe siècle à la lumière des recueils d’inscriptions latines de Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des amis du Centre d’Etudes Supérieures sur la Renaissance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Costanzi, Jacopo e Lelio Torelli, Vincenzio Borghini e la cultura antiquaria a Fano e a Firenze tra Quattro e Cinquecento : a proposito delle iscrizioni dell’arco di Augusto a Fano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des inscriptions latines dans l’édition des textes classiques à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.277-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losito Maria, Pirro Ligorio e il Casino di paolo IV in Vaticano. L’essempio delle cose passate, Roma, Fratelli Palombari Editori, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, no 4, p. 80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACI Gianfranco et SCONOCCHIA Sergio, Ciriaco d’Ancona e la cultura antiquaria dell’Umanesimo. Atti del convegno internazionale di studio (Ancona 6-9 febbraio 1992), Reggio Emilia, Edizioni Diabasis, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 2, p. 266-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la falsification. A propos du golfe de Santa Eufemia dans la Calabre antique et de la fortune de CIL X 1008* au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minima epigraphica et papyrologica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (5), pp.425-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARRAUD Christophe, Pétrarque, Le repos religieux (De otio religioso), Grenoble, Éd. Jérôme Million, 2000 (Collection Atopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 2, p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie : un aspect méconnu de l’histoire de la philologie classique au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.89-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONDI Albano, Giovanni Pico della Mirandola. Conclusiones Nongentae. Le novencento Tesi dell’anno 1486, Firenze, L. S. Olschki, 1995 (Studi Pichiani, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viti Paolo, Pico, Poliziano e l’Umanesimo di fine Quattrocento. Biblioteca Medicea Laurenziana, 4 novembre-31 dicembre 1994. Catalogo, Firenze, L. S. Olschki, 1994 (Studi Pichiani, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de l’essercitio gladiatorio de Pirro Ligorio et le De arte gymnastica de Girolamo Mercuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Jeux, cultures et sociétés du Moyen Age au XXe siècle, 3, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre inédite de Pirro Ligorio au cardinal Alexandre Farnèse : “Gli abiti delli iddij chiamati Consenti da Marco Varrone”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Studi in onore del Kunsthistorisches Institut in Florenz, 4 (1/2), pp.236-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOLPI Caterina, Il libro dei disegni di Pirro Ligorio all’Archivio di Stato di Torino, Roma, Edizioni dell’Elefante, 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (Association des historiens de l'art italien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, no 3, p. 23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Campana e l’epigrafia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, LVII, pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La falsification chez Pirro Ligorio. À la lumière des Fasti Capitolini et des inscriptions de Préneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eutopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, III (1-2), pp.67-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions ligoriennes dans le Museo Cartaceo. Pour une étude de la tradition des dessins d’après l’antique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaderni Puteani </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Cassiano dal Pozzo's Paper Museum, 1, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la découverte d'un plan ichnographique gravé sur marbre (CIL VI, 9015 = 29847b)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103 (2), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.1991.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Valeria Brocchilla (CIL VI 9346). Remarque sur la tradition manuscrite et le classement des inscriptions ligoriennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Newly discovered Works by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Warburg and Courtauld Institutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51, pp.242-245. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/751281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions ligoriennes. Remarques sur la tradition manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia medioevale e umanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.199-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHIELS Jan, &amp;quot;Een Petrarca-druk van Albert Pafraet&amp;quot;, in Liber amicorum Leon Voet, Antwerpen,Vereenig. d. Antwerpsche Bibliophielen, 1985, p. 273-283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi petrarcheschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHEDAE EPIGRAPHICAE DI ERUDITI NELLA RACCOLTA DI ACHILLE S TAZIO (1524–1581) CONSERVATA ALLA BIBLIOTECA VALLICELLIANA (COD . B. 104): PIRRO LIGORIO (1512 C.–1581), NICOLAUS FLORENTIUS (ROMA 1558–1564), OTTAVIO PANTAGATO (1494–1567) E PEDRO CHACÓN (1526–1581);</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles Statius Lusitanus (1524-1581) New Research and Perspectives on the Fifth Centenary of His Birth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary volume (7), 2024, 978-1-8380018-6-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schedulae solitariae Ligorianae nei codici e stampe di epigrafia nel Cinquecento: l’esemplare degli Epigrammata antiquae Urbis (1521) di Benedetto Egio da Spoleto (Bodleian Library, ms. Auct. S. 10 25) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquarian Literature in the Sixteenth Century. Archaeology and Epigraphy in Printed Books and Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelone, Spain. 10, De Gruyter Brill, 2024, 978-3-11-134476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nudité et mixité dans le De arte gymnastica (1573) de Girolamo Mercuriale. Le dilemme du médecin humaniste et du chrétien » dans « Corps, normes, genre. Discours et représentations de l’Antiquité à nos jours » sous la direction de Catherine Baroin et Anne-Florence Gillard-Estrada, « Synthèses & Hypothèses », n° 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Terentius Varro’s Aviary (On agriculture) through the eyes of the Humanists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient World Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Varro's Aviary in his garden at Cassinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gardens and Academies in Early Modern Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et Michel-Ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars critica lapidaria II : l'esempio dei Fasti Capitolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in scienze storiche- San Marino/Ecole française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Marino, San Marino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statue nel Foro romano : l'esempio dell'epigrafia perduta del monumento equestre a Costantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario in scienze dell'antichità dell'Università di Ca' Foscari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemi di catalogazione dei codici epigrafici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del dottorato internazionale della civiltà dell'Umanesimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Gimignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars critica lapidaria : l'esempio della &amp;quot;tribus Menenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in scienze storiche -Reppublica di San Marino/Ecole française de Rome-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Marino, San Marino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figura dell’atleta nelle Antichità romane di Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : ESSERE SEMPRE IL MIGLIORE. Concorsi e gare nella Napoli antica, a cura di Federico Rausa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.385-394, 2022, 978-88-6906-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et « l'histoire secrète » de la restauration de l'Acqua Vergine sous le pontificat de Pie IV (1559-65)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La falsificazione epigrafica. Questioni di metodo e casi di studio. A cura di Lorenzo Calvelli.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-386-1/015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shadow of Polidoro. Pirro Ligorio as a draftsman,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio's Worlds Antiquarianism, Classical Erudition and the Visual Arts in the Late Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Brill's studies in Intellectual History 293, 2019, Brill’s studies on art, art history, and intellectual history, 9789004382657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errori epigrafici nella raccolta di Martinus Smetius (Martijn De Smet, 1520 c.-1567)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Gallo; Antonio Sartori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Ambrosiano, pp.71-82, 2019, 978-88-6894-398-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRORI EPIGRAFICI NELLA RACCOLTA DI MARTINUS SMETIUS (MARTIJN DE SMET, 1520 c. - 1567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ERRORE IN EPIGRAFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-6894-398-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquari e letterati nell'Accademia degli Sdegnati: il sodalizio di Pirro Ligorio e Francesco Maria Molza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Geremicca, Patrizia Tosini,Roma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intrecci virtuosi. Letterati, artisti e accademie tre Cinque e Seicento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Carla Chiummo,, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémique philologique de Lilio Gregorio Giraldi contre Niccolo Perotti et Ermolao Barbaro sous la plume de Pirro Ligorio (1512-1582): remarques sur la composition des Antichità romane,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Gaëlle Viard et Annick Stoehr-Monjou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium in libris. Mélanges en l’honneur de Jean-Louis Charlet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-505, 2016, Collection des Études augustiniennes. Série Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu de la peregrinatio epigraphica per totam Peninsulam Ibericam (1564-1565) de Carolus Clusius à la lumière du manuscrit de La Haye (Koninklijke Bibliothek, 72b22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerard Gonzalez Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peregrinationes ad inscriptiones colligendas.Estudios sobre epigrafía de tradición manuscrita.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat autonoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-290, 2016, 978-84-490-6448-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio's Early Drawings and the Influence of Polidoro da Caravaggio: A Focus on Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National Gallery of Art - Center for Advanced Study in the Visual Arts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center 36 - Record of Activities and Research Reports 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Gallery of Art - Center for Advanced Study in the Visual Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-161, 2016, 1557-198X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Marini et la transmission des fausses inscriptions de Ligorio : des éditions des “dotti antiquari” aux manuscrits épigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Buonocore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaetano Marini (1742-1815) protagonista della cultura europea: scritti per il bicentenario della morte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Apostolica Vaticana, pp.934-948, 2015, Studi e testi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre archéologie et littérature : les portraits des hommes illustres de Pirro Ligorio et la transmission de Pausanias à la fin de la Renaissance, ,,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'or et le calame Liber discipulorum : Hommage à Pierre Laurens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris-Sorbonne, pp.271-290, 2015, Rome et ses renaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation dissidente du corps à l'époque de la Contre-Réforme. Un dessin inédit de saint Jérôme par Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Kahn; Elsa Kammerer; Anne-Hélène Klinger-Dollé; Marine Molins; Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes au corps. Promenades et musardises sur les terres de Marie Madeleine Fontaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-198, 2015, Travaux d'Humanisme et Renaissance, 978-2-600-01946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description inédite de la grande comète de 1577 par Pirro Ligorio avec une note sur la rédaction des Antichità romane à la cour du duc Alphonse II de Ferrare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La festa delle arti: Scritti in onore di Marcello Fagiolo per cinquant’anni di studi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mario Bevilacqua, Vincenzo Cazzato, Sebastiano Roberto,, pp.322-324, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valla e l'edizione di Livio di Arnold Drakenbroch (1738-1746). Per lo studio della filolgia classica nel settencento.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini; Clementina Marsico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nel cantiere degli umanisti. Per Mariangela Regoliosi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1333-1340, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Historiae romanae di Tito Livio (Roma, 1470) della Biblioteca di Orso Orsini duca d’Ascoli ora nella Bibliothèque nationale de France (Rés. J.626, 216-217)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli antichi e moderni. Studi in onore di Roberto Cardini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1401-1412, 2010, 9788859608981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchia, buco di tarlo e stemma&amp;quot; : per la ricostruzione della bibliotheca di Orso Orsini, duca d'Ascoli, attraverso alcuni incunaboli delle Historiae romanae di Tito Livio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli antichi e i moderni. Studio in onore di Roberto Cardini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1389-1400, 2010, 978-88-596-0898-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie et falsification dans les Antichità romane de Pirro Ligorio (1512-1583) : l’exemple d’Hercule au jardin des Hespérides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Leroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mythologie classique dans la littérature néo-latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.409-424, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La falsificazione epigrafica nell’Italia della seconda metà del Cinquecento. Renovatio ed inventio nelle Antichità romane attribuite a Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El monumento epigrafico en contextos secundarios, Procesos de reutilización, interpretación y falsificación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona Servei de Publicacions, Bellaterra,, pp.217-227, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur Pirro Ligorio et Francesco Contini à Tivoli : le plan de la Villa d’Hadrien et son explication (Dechiaratione)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrine Galand-Hallyn; Carlos Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Villa et l'univers familial. De l'Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.79-92, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Antichità romane” de Pirro Ligorio et “l'Accademia degli Sdegnati”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Académies dans l'Europe humaniste. Idéaux et pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2008, 978-2-600-01175-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una collaborazione tra antiquario ed erudito : i disegni e le epigrafi di Pirro Ligorio nel De arte gymnastica di Girolamo Mercuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arcangeli; Vivian Nutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Girolamo Mercuriale : medicina e cultura nell'Europa del Cinquecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.127-157, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la “dechiaratione delle medaglie antiche”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi, Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Antenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.569-596, 2007, 978-88-8455-612-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la &amp;quot;dechiaratione delle medaglie antiche&amp;quot; : naissance de la numismatique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi; Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editrice Antenore, pp.569-596, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la “dechiaratione delle medaglie antiche” : naissance de la numismatique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi; Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editrice Antenore, pp.569-596, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration de Benedetto Egio aux Antichità à romane de Pirro Ligorio : à propos des inscriptions grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliana Carrara; Silvia Ginzburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Testi, immagini e filologia nel XVI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni della Normale, pp.205-224, 2007, Seminari e convegni (Scuola Normale Superiore), 978-88-7642-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus epigraphicae. Pirro Ligorio et d’autres érudits dans les recueils d’inscriptions latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim; Marc Deramaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XVIe au XVIIe siècle. Influence, émulation, traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.233-270, 2006, 978-2-87775-410-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quel triste carteggio” et “quei dolci vincoli”. Deuils familiaux et amitié fraternelle dans la correspondance entre Theodor Mommsen et Giovanni Battista de Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Martínez-Pinna Nieto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En el Centenario de Theodor Mommsen, 1817-1903: homenaje desde la universidad española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio de Publicaciones de la Universidad de Málaga; Real Academia de la historia de Madrid, pp.37-44, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte de Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonetta Prosperi Valenti Rodinò; Philippe Costamagna; Florian Härb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi sul disegno italiano in onore di Catherine Monbeig Goguel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e le false iscrizioni della collezione di antichità del cardinale Rodolfo Pio di Carpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto III e Rodolfo Pio da Carpi. Collezionisti e Mecenati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arti Grafiche Friulane, pp.109-121, 2004, 9788886550871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le Grand Tour de Marquardus Gudius en France et en Italie (1662-1664), sur la formation de sa bibliothèque et son activité d’épigraphiste à travers ses notes à Phèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission du savoir dans l’Europe des XVIe et XVIIe siècles : acteurs, moyens, destinataires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.423-449, 2000, 978-2-7453-0398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio, Pirro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul F. Grendler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Scribner’s Sons, pp.425-427, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raccolte di iscrizioni di Ciriaco d’Ancona nel carteggio tra Giovanni Battista De Rossi e Theodor Mommsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Sconocchia; Gianfranco Paci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciriaco d’Ancona e la cultura antiquaria dell’umanesimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diabasis, pp.467-517, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawings of Fake Inscriptions by Pirro Ligorio (1513-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Jones; Paul Craddock; Nicolas Barker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake? The Art of Deception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trustees of the British Museum by British Museum Publications, pp.135-136, 1990, 0-7141-1703-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ginette Vagenheim </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5154-2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim (née en 1961) est une universitaire française, enseignante-chercheuse en langue et littérature latines à l’Université de Rouen-Normandie (Département d’Humanité et Monde Contemporain) depuis 1995, habilitée à diriger des recherches (HDR) depuis 2003 et membre honoraire de l'Institut universitaire de France (IUF, depuis 2001-).Elle est spécialiste de la réception de la culture classique à la Renaissance, et notamment de Pirro Ligorio, successeur et émule de Michel-Ange, dont elle est une spécialiste de renommée internationale (voir notamment Pirro Ligorio's worlds, Leiden, Brill 2019, avec F. Loffredo).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette, Renée, Flore Vagenheim est née le 8 mars 1961 à Kabgayi au Rwanda de père franco-rwandais, Pierre Henri Vagenheim et de mère belgo-burundaise, Aline Robert. Elle est mère de l’artiste Lucie Vagenheim Fasano, née le 29 novembre 1998 (finaliste The Voice 2017 et actuellement soprano 2 dans le chœur Vox, Sydney Opera).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle étudie à l’Université catholique de Louvain-la-Neuve où elle obtient en 1985 une licence et une agrégation belge en philologie classique. Elle poursuit ses études à l'Università cattolicà del Sacro cuore à Milan , où elle obtient, en 1987, un Master en philologie des textes médiévaux et de la Renaissance sous la direction du Professeur Giuseppe Billanovich. En 1990, elle est reçue, à la première place, au concours d'entrée du doctorat de la Scuola Normale Superiore de Pise et obtient son doctorat, avec le vote maximal, en histoire de l’art et d’archéologie anciennes, sous la supervision des Professeurs Augusto Campana, Paolo Barocchi et Salvatore Settis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim o obtenu des bourses de recherche au sein des plus prestigieuses institutions internationales dont la Columbia University of New York City ( Italian Academy), la Harvard University ( Villa I Tatti à Florence et Dumbarton Oaks à Washington), le Center for Advanced Study on Visual arts (CASVA) à la National Gallery of Art de Washington, le Getty Center for Humanities à Los Angeles;le collège Clare Hall à Cambridge dont elle est Life member, le Warburg Institute à Londres ; le Scaliger Institute à Leiden ; la Herzog-August Bibliothek à Wolfenbüttel.Elle est chercheuse résidente à l'école française de Rome de mai à juillet 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a également été visting professour pour enseigner en doctorat à l'Université de Saint Marin et à l'Université de Florence (San Gimignano).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement membre du European Research Council (ERC), comme experte en SH5 (2021-).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES POLITIQUES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim a été conseillère de deux de ses ministres de tutelle, en 2008, de Madame Valérie Pécresse, Ministre de l'enseignement supérieur et la recherche comme cheffe de la MIPADI (Mission pour la parité et la lutte contre les discriminations) dans l'administration centrale, avec délégation de signature  et en 2011-2012, au sein du Cabinet de Monsieur François Sauvadet, Ministre de la Fonction publique, comme conseillère pour l'égalité des femmes et des hommes dans la Haute Fonction Publique dans le cadre de la Loi Sauvadet du 12 mars 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONSGinette Vagenheim a publié près de 200 contributions, séminaires, compte-rendus et recensions et articles dans des revues académiques internationales de catégorie A, dans les domaines des études archéologiques (notamment sur Pirro Ligorio) et de l'histoire de l'érudition classique à la Renaissance, de l'histoire de l'épigraphie à la Renaissance et de l'historiographie au XIXe siècle (voir le site de ERIAC de l'Université de Rouen-Normandie et ses articles sur Archives -Hal). Deux de ses articles, particulièrement remarqués par la critique, portent sur l'exégèse philologique du célèbre passage de la volière de Varron (116-27 avant J.C.) dans le livre III du &amp;quot;De re rustica&amp;quot; ( RFIC,2017) et d'un passage du &amp;quot;De Urinis&amp;quot; de l'auteur byzantin Theophilus (Early Science and Medicine, 2019). Elle est membre de plusieurs comités de rédaction et de lecture : Les Mélanges de l' Ecole française de Rome (Rome-Paris), Latomus (Bruxelles), La Revue des études anciennes (Paris); la Revue des études latines (Paris); Les cahiers de la Renaissance (Paris), Aevum (Milan), et Corpus delle opere firmate del Medioevo Italiano (Scuola Normale Superiore di Pisa).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle participe à plusieurs projets européens : le comité pour la publication des œuvres de Pirro Ligorio ; le comité pour le projet &amp;quot;manuscripta epigraphica et manus epigraphicae&amp;quot; de l'Universitat autonòma de Barcelona ; le séminaire international &amp;quot;L'antiquaria e i suoi metodi&amp;quot; de la Scuola Normale Superiore di Pisa-Università degli studi di Firenze ; le comité pour le bicentenaire de la mort de Gaetano Marini de la Bibiloteca Apostolica del Vaticano ; le comité pour la publication et l'étude des textes humanistes de Paris-IV Sorbonne ; et le comité pour le développement des corpus épigraphiques de la Société française d'épigraphie romaine et de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRIX ET DISTINCTIONS :Prix “Jeunes chercheurs” du Rotary Club de PiseMembre junior de l'Institut Universitaire de France (IUF)Life Member Clare Hall CambridgeFellow de l'Université HarvardFellow de l'Italian Academy of the Columbia University in New York (2014)Fellow de la CASVA National Gallery of Art Washington DC (2015-2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est l’Hippolyte de la statue conservée à la Bibliothèque Apostolique Vaticane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Forger le faux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Bertrand; François Bougard; Matthieu Cassin, Jun 2026, Paris, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanus Vinandus Pighius (1520-1604): des recueils d’inscriptions aux œuvres imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulating Perspectives of the Past Epigraphic Material in Manuscripts (15th–17th centuries) Colloquium in memoriam of Marco Buonocore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Letizia Caldelli; Xavier Espluga; Marietta Horster; Silvia Orlandi, Jun 2026, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Fasti Capitolini à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronic Pasts: Comparing Ancient and Early Modern Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentina Arena, ERC project (FRRAnt), Jun 2026, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les hôtes (convivae) de la salle à manger dans la volière de Varron (De agricultura III,5) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité en Normandie. 9e section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Noël Castorio; Typhaine Haziza, May 2026, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e la scoperta delle grottesche a Villa Adriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentazione del libro di Andrea Bruciatio e Giuseppina Enrica Cinque : Villa Adriana agli albori del Rinascimento: Leonardo Michelangelo Raffaello, Roma Dei Merangoli Editrice, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moderatrice: Benedetta Adembri, Sep 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Cicero from antiquity to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient World Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Andrew Turner; Dr Edward Jeremiah, Aug 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifications épigraphiques et collections épigraphiques : le &amp;quot;cycle de vie&amp;quot; des inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épigraphie au XXIe siècle: Actes du XVIe Congrès International d’Épigraphie Grecque et Latine Bordeaux, 29 août-02 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Fröhlich - Milagros Navarro Caballero, Aug 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer les œuvres de Cicéron de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du GRHis : L’Antiquité en Normandie : 8e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Cosme, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-latin à l'italien : dans l'officine de la rédaction des &amp;quot;Antichità romane&amp;quot; de Pirro Ligorio. (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE NÉO-LATIN, LA LANGUE ET LES LANGUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHARLET-MESDJIAN, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza di Pirro Ligorio (1512c.-1583) nel taccuino romano di Girolamo da Carpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornata di studi Intorno a Girolamo da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direttrice Giuseppina Mussari, Jun 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Scenes: Artisans, Artists, and Antiquarians in the Chivalric Festivals at the Court of Ferrara in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the School of Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Gagné, Nov 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphie et culture classique dans l’Hercules Prodicius (1587) de Stephanus Vinandus Pighius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquaires voyageurs (XVIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Cavalieri, université de Louvain Véronique Krings, université Toulouse – Jean Jaurès Haude Morvan, université Bordeaux Montaigne; Claudia D’Alberto, università degli Studi ‘G. d’Annunzio’ Chieti-Pescara et université de Liège; Olivier Latteur, université de Louvain et université de Namur; Renaud Robert, université Bordeaux Montaigne, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifications épigraphiques et collections épigraphiques Le « cycle de vie » des inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épigraphie au XXie siècle. Actes du du XVIe congrès international d’épigraphie grecque et latine organisé à Bordeaux par Pierre Fröhlich et Milagros Navarro Caballero les 29 aôut-2septembre 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèses pour l'identification de nouvelles mains dans le manuscrti Oxofrd Bodleian Library Auct. S 10 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquarian literature in the sixteenth century : archaeology and epigraphy in printed books and manuscripts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Carbonell i Manils; Gerard González Germain, Nov 2022, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e le cavallerie ferraresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e l’Italia. Antichità locali e cultura antiquaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Rausa; Antonia Di Tuccio; Marina Guarente; Emanuela Spagnoli, May 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funzione degli spazi bianchi nel Codex Einsidlensis 326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposio internazionale. La loquacità degli spazi bianchi in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Sartori; Federico Gallo; Sergio Lazzarini, Sep 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus epigraphicae negli Epigrammata antiquae Urbis di Benedetto Egio, Barcellona, 16-18 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIQUARIAN LITERATURE IN THE FIRST CENTURY OF PRINTING (1450 -1550). PRINTED BOOKS AND MANUSCRIPTS : international symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the forgery in some Carmina Latina Epigraphica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar-Conference 2 “What’s in a Manuscript?” September 19–23, 2022, Rome, La Sapienza: organized by CARMEN Communal Art – Reconceptualising Metrical Epigraphy Network (CARMEN) A Marie Skłodowska-Curie Actions (MSCA) Innovative Training Network (ITN) funded within the EU Framework Programme for Research and Innovation (Horizon 2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GINETTE VAGENHEIM, Ligorian manuscripts (lesson on 20th December) and A “forgery” on Porphyry: the turbulent journey of the stele honoring Bâton, the gymnasiarch of Thera, IG XII,3,331, 153 a.C. (conference on 21th Décember )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARMEN Seminar-Conference 2 “What’s in a Manuscript?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Project Coordination Prof. Dr. Marietta Horster, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the Restoration Techniques of Antique Statues in the 16th century: The Example of the ‘Hippolytus-statue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction Reloaded: Why a Second Workshop on the Hippolytus-statue?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spigolature Ligoriane nell'orthographia alphabetica di Achille Stazio (Biblioeca Vallicelliana, Ms. B.104)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHILLES STATIUS LUSITANUS (1524-1581) E IL SUO TEMPO NUOVE INDAGINI E PROSPETTIVE DI RICERCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Volière de Varron selon Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : objet de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisa Andretta (CNRS-LARHRA); Michèle CLÉMENT (Université Lyon 2-IHRIM); Monica Martinat (Université Lyon 2-LARHRA).; Romain Descendre (ENS Lyon-TRIANGLE), Jan 2021, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the Restoration Techniques of Antique Statues in the 16th century: The Example of the &amp;quot;Hippolytus statue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippolytus Statue. The Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, András Handl; Anthony Dupont; Stefan Schorn, Sep 2021, Convent van Chièvres, Groot Begijnhof 39, Leuven, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione : Per un’edizione digitale dei manoscritti di Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligorio Digitale. Idee e prospettive per un’edizione digitale dei manoscritti di Pirro Ligorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Vagenheim; Federico Rausa; Anna Schreurs, Oct 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coins as a Source: Pirro Ligorio’s Drawings from the Pierpont Morgan Library and Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermeneutics of Sources in Renaissance Antiquarianism: Annual Congress of the Renaissance Society of America (RSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damiano Acciarino, Mar 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquarianism and Engineering in Pirro Ligorio's Project for the Cavallerie Ferraresi (Isola Beata 1569)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermeneutics of Sources in Renaissance Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matteo Soranzo and Damiano Acciarino, Mar 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da “fantasia” letteraria a “fantasia” iconografica. Pirro Ligorio (c. 1512-1583) e l’epillio VI del cupido cruciatus di Ausonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disegnare l’antico, riproporre l’antico nel Cinquecento: taccuini, copie e studi intorno a Girolamo da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Pattanaro; Sarah Ferrari, Jun 2019, Padova, Italy. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figura dell’atleta nelle “Antichità romane” di Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Essere sempre il migliore". Concorsi e gare nella Napoli antica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diva Di Nanni Durante; Elena Miranda De Martino; Eduardo Federico; Federico Rausa; Vittorio Saldutti; Emanuela Spagnoli, May 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal manoscritto alla stampa :L'uso delle Epigrammata antiquae Urbis di Jacopo Mazzocchi nella silloge epigrafica di Martinus Smetius (ca. 1520- 1578)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epigrammata Antiquae Vrbis (1521) and Its Influence on European Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan CARBONELL et Gerard GONZÁLEZ, Jan 2019, Barcellona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da &amp;quot;fantasia&amp;quot; letteraria a &amp;quot;fantasia&amp;quot; iconografica Pirro Ligorio e l’interpretazione degli autori classici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disegnare l'antico, riproporre l'antico nel Cinquecento: Taccuini, copie e studi intorno a Girolamo Da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Pattanaro; Sarah Ferrari, Jun 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli errori nel codice epigrafico di Martinus Smetius (1527-1578)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Gallo e Antonio Sartori, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli errori e correzioni nella tradizione manoscritta delle epigrafi nel'500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Sartori; Federico Gallo, Sep 2018, Milano, Biblioteca Ambrosiana, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'épigraphie dans les livres des Antichi eroi et huomini illustri de Pirro Ligorio (1512 c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Rencontre franco-italienne sur l'épigraphie du monde romain in memoria di Silvio Panciera Epigrafi di carta, epigrafi di pietra. Il ruolo della tradizione manoscritta nello studio delle iscrizioni genuine e spurie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfredo Buonopane (Università di Verona), Lorenzo Calvelli (Università Ca' Foscari Venezia), Giovannella Cresci (Università Ca' Foscari Venezia), Oct 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quaderno di lavoro autografo di Antonio Agustin all'origine delle &amp;quot;Familiae romanae&amp;quot; di Fulvio Orisini?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno della Reial Acadèmia de Bones Lletres, Barcelona. Universitat Rovira i Virgili : El arzobispo Antonio Agustín en el 500º aniversario de su nacimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Carbonell I Manil; Marc Mayer Oliv, Jun 2017, Barcelona e Tarracona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Giovio’s Comment on Varro’s Aviary (On agriculture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America. Panel Interpreting the Antique 1500C.-1675C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Connors; Ginette Vagenheim, Mar 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et l’iconographie d’Isis, mère de tous les dieux et &amp;quot;natura generante&amp;quot; dans les Antichità romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des divinités du cercle isiaque. De l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Bonnet; Laurent Bricault, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Preparatory Drawings” for some Iconographic Programs (Aesop’s Fables, The Life of Hippoytus, Este Genealogy) by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America. Panel: "From sketch to drawing invention and practice in Rome 1500-1650"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Vagenheim; The Italian Academy for Advanced Studies in America at Columbia University, Mar 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie d’Isis et d’Harpocrate dans les Antiquités romaines de Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des divinités du cercle isiaque de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne BONNET, Laurent BRICAULT, Carole GOMEZ, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en page des Antichita romane de Pirro Ligorio : texte et illustrations ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de la SEMEN-L. Formes du texte latin au Moyen Âge et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sketch to drawing : Technique and “Inventio” in some newly identified drawings by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel on Pirro Ligorio's worlds at the Renaissance Society of Amerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justus Lipsius De bibliothecis and Pirro Ligorio as his sources&amp;quot;. Antiquarianism and Philology. The Renaissance Society of America. New York City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Renaissance Society of America: Antiquarianism and Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Stenhouse; Ginette Vagenheim; SOF of the Amercian Academy in Rome; International Society for Neo-Latin Studies, Mar 2014, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le droit au portrait” dans le Libro degli antichi heroi e uomini illustri de Pirro Ligorio (1512-1583) : Image et droit II : l’usage juridique des images. Université de Grenoble II - Ecole française de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et droit II : l’usage juridique des images. Université de Grenoble II - Ecole française de Rome, organisé par Naïma Ghermani et Caroline Michel d’Annoville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naima Ghermani; Caroline Dannoville, Dec 2014, Rome, Piazza Navone, Ecole française de Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farnese Circle : Erudition and antiquarian&amp;quot;. The Renaissance Society of America. San Diego.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Renaissance Society of America: Panel on Renaissance Salons and Cénacles by Philip Ford, Clare College, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Renaissance Society of America, Apr 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination positive dans la haute fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lyon : Journées de l’économie : table ronde organisée par Alain Trannoy de l’ Aix - Marseille School of Economics, Cercle des économistes et Conseil d’analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité, paternité, carrière professionnelle en France: quand l'Etat s'en mêle (la loi Sauvadet sur l'égalité professionnelle dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude OSOI : Maternité, paternité à la lumière du Genre dans l'Océan Indien (ORACLE, CCLC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Geoffroy, Oct 2013, Saint Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circuler à travers l’Italie à la Renaissance à la recherche des antiquités romaines : Pirro Ligorio et ses antichità romane ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « La Renaissance en Europe dans sa diversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Laboratoire d’Histoire de l’Architecture Contemporaine/ENSA-Nancy (LHAC); l'Association Journées Européennes de la Culture Juive-Nancy (JECJ), Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrammes et portraits dans le Libro degli uomini illustri de Pirro Ligorio&amp;quot;. Congrès international “Epigrammes et tableaux : entre poésie et peinture (15- 17e s.)&amp;quot;, organisé par GEMCA, Université de Louvain-la-Neuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international “Epigrammes et tableaux : entre poésie et peinture (15- 17e s.)", organisé par GEMCA, Université de Louvain-la-Neuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrammes et portraits dans le &amp;quot;Libro degli uomini illustri&amp;quot; de Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du GEMCA. Université de Louvain-la-Neuve: “Epigrammes et tableaux : entre poésie et peinture du 15 au 17e siècle. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Mommsen and Pirro Ligorio International Congress&amp;quot; : Inventive inscriptions. Epigraphy and the organization of Knowledge. University of Warwick.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Inventive inscriptions. Epigraphy and the organization of Knowledge. University of Warwick. Department of Classics,organized by Alison Cooley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Medicine and Antiquarian studies in the Renaissance : G. Mercuriale’s ‘De arte gymnastica’ (1573) and its illustrations by Pirro Ligorio&amp;quot;. Seminars of the Wellcome Trust Centre for the History of Medicine. University College London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Wellcome Trust Centre for the History of Medicine of the University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Mommsen, Giovanni Battista de Rossi et le projet du Corpus Inscriptionum Latinarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse et constitution des sciences de l’histoire et d e la philologie » de la fin du Moyen âge au cœur des temps modernes. Colloque international Université de Reims. Colloqe du CERHICl organisé par Didier Marcotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Codices descripti non spernendi” : Pour une édition des recueils d’inscriptions latines de la Renaissance (Cod. Magliab. XXVIII, 29 de la Biblioteca Nazionale Centrale de Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congressus internationalis epigraphiae graecae et latinae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Barcellona, Espagne. pp.1467-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1513-1583) et les fouilles à la Villa d’Hadrien : naissance de l’archéologie au XVIe siècle&amp;quot;. Colloque Science et antiquaria : acteurs, paradigmes, reconfigurations disciplinaires, 11-12 juin 2004, Rome, École française de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science et antiquaria : acteurs, paradigmes, reconfigurations disciplinaires, 11-12 juin 2004, Rome, École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemi di catalogazione dei codici epigrafici. Scuola post-universitario europea in beni culturali e artistici. San Gimignano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola post-universitario europea in beni culturali e artistici. San Gimignano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Donatella Coppini; Prof. Mariangela Regoliosi; Prof. Roberto Cardini, Nov 2000, San Gimignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition manuscrite des inscriptions de Brescia au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio Augustin between Renaissance and Counter Reform. Colloquium held at the Warburg Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, London, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'expertise dans les disciplines de sciences humaines et sociales (SH5) au niveau européen (European Research Council)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osez l'Europe : événement sur les projets européens et financements European Reasearch Council (ERC) en Sciences Humaines et Sociales (SHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Terentius Varro’s Aviary (On agriculture) through the eyes of the Humanists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient World Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Varro's Aviary in his garden at Cassinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gardens and Academies in Early Modern Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et Michel-Ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars critica lapidaria II : l'esempio dei Fasti Capitolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in scienze storiche- San Marino/Ecole française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Marino, San Marino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statue nel Foro romano : l'esempio dell'epigrafia perduta del monumento equestre a Costantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario in scienze dell'antichità dell'Università di Ca' Foscari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemi di catalogazione dei codici epigrafici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del dottorato internazionale della civiltà dell'Umanesimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Gimignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars critica lapidaria : l'esempio della &amp;quot;tribus Menenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in scienze storiche -Reppublica di San Marino/Ecole française de Rome-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Marino, San Marino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the restoration of the statue of Saint Hippolytus in the Vatican Library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio illustratore delle Fabulae centum di Gabriele Faerno (1563). Mélanges pour Joan Carbonell Manils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre : &amp;quot;Pirro Ligorio. Libro delle sepolture di varie nazioni. Dal manoscritto XIII.B.10 della Biblioteca Nazionale di Napoli&amp;quot;. A cura di Federico Rausa, Roma, De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsificazioni e collezioni epigrafiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Calvelli- Ginette Vagenheim. L’ERMA di BRETSCHNEIDER, Epigrafia e antichità (53), 2025, Attilio Mastino, ISBN 978-951-653-498-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio’s Worlds. Antiquarianism, Classical Erudition and Visual Arts in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Loffredo et Ginette Vagenheim. Brill, 2018, 9789004382657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vuilleumier-Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Casanova-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boulègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 2015, Rome et ses renaissances, Hélène Casanova-Robin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XVIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deramaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2006, 978-2-87775-410-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e la Casina di Pio IV : il concetto di falsificazione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans Lias, 50, 2, pp. 173-199, de Gerard Gonzalez Germain : &amp;quot;The Manuscript Annotations of Mariangelo Accursio and Antonio Lelli on the Epigrammata antiquae urbis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans la Revue Latomus, tome 83 – Fascicule 4, pp. 671-693 : Víctor González Galera, &amp;quot;El epitafio del actor Sercius Polensis (CIL V 1* = CIL XI 299*): un divertimento plautino del s. XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans Latomus, tome 81 – Fascicule 3, pp. 564-590 de Antonio Moreno Hernández, &amp;quot;En busca del poeta Julio César: La edición de Fulvio Orsini de los fragmentos poéticos de César (Amberes 1570)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio as a draftsman : The Catalogue raisonné of his drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.184-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto, un grande ellenista alla corte del cardinal Alessandro Farnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et Michel-Ange dans les “Vite” de Giorgio Vasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “catalogue raisonné” of Pirro Ligorio's drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1512-1583) e le antichità di Napoli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les &amp;quot;conuiuae&amp;quot; de la volière de Varron ? Une &amp;quot;uexata quaestio&amp;quot; de la Renaissance à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro ligorio testo e immagini : Pirro Ligorio e Michelangelo&amp;quot; : Seminario di ricerca per il dottorato dell'Università degli studi di Napoli Federico II, a cura di Federico Rausa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01829835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio pittore napoletano attraverso i suoi primi disegni, in Pirro Ligorio. Testo e immagine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio as a draftsman : Imitation of Antiquity and the Representation of the Body in the Mythological Drawings in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio as first “archaeologist” at the Hadrian Villa At Tivoli. SeminarS of the Department of archaeology and art History at the University of Columbia; New York City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Antiquarians Who Were They?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la restitution visuelle de la volière de Varron&amp;quot; : Colloque sur Les architectures fictives. Ecriture et architecture de l’antiquité à nos jours. Université de Bordeaux organisé par Gaëlle Viard et Renaud Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du terme “chimene” dans le De urinis Theophili. Université de Paris Sorbonne. Colloque international. UMR Orient et Méditerranée-Labex Resmed : Un corpus médical problématique: les traités attribués à Théophile Protospathaire (VII-IXe siècle) et la relecture chrétienne des enseignements hippocratiques et galéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi Théophile compare-t-il la couleur upôchron/subpallidus dans son traité des urines ? La contribution des commentaires humanistes à l'identification de la “chyménè” dans les traités d'urines byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de l’archevêque Robert de Croismare (1445-1493) et du chanoine Laurent Sureau (mort en 1479). Pour une histoire des bibliothèques de l'Archevêché et du Chapitre de la cathédrale à Rouen au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stèle du gymnasiarque Bâton de Théra (IG XII 3, 331) érigée en 153 avant J.C. Séminaire d’histoire ancienne. Institut « Ausonius ». Université de Bordeaux, 10/11/2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer dans l’Empire d’après les Antichità romane de Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Müntz et le début de l’histoire de l’art chrétien en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins inédits du XVIe siècle de la Colonne Trajane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esempio dell’epigrafe perduta del monumento a Costantino nel Foro Romano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Antichità romane” de Pirro Ligorio (1512-1583): une encyclopédie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des aventures et avatars de IG XII,3,331.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cuvigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la falsification et restauration au XVIe siècle à la lumière des recueils d’inscriptions latines de Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1513-1583) et les fouilles à la Villa d’Hadrien: naissance de l’archéologie au XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justus Lipsius and Epigraphy&amp;quot;. Seminar for the fellows of the Scaliger Institute. Leiden University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarque sur le rôle des inscriptions latines dans l'édition des textes classiques à la Renaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsification and Restoration in the 16th Century in the light of collections of Latin Inscriptions&amp;quot;. Seminar in Arts, Society, Humanities of Clare Hall, Cambridge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio, antiquaire, collectionneur et faussaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Little-Known Source for the Study of Classical Learning and the Visual Arts in the Renaissance&amp;quot;. PhD seminar organized by Prof. Philip Ford. Clare College. Cambridge. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect méconnu de l’épigraphie: la tradition manuscrite. À propos de l’inscription perdue du monument équestre de Constantin sur le Forum romain .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARRAUD Christophe, Pétrarque, Mon ignorance et celle des autres (de suis ipsius et multorum ignorantia), 1367-1368, Grenoble, Éd. Jérôme Million, 2000 (Collection Atopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, vol. 2, p. 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la Villa d’Hadrien: un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradizione manoscritta dell'epigrafe del monumento equestre di Costantino CIL VI 1141.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la conception du faux au XVIe siècle : épigraphie, numismatique et arts visuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una fonte misconosciuta dell'epigrafia classica : i codici umanistici. Elementi di metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un nuovo stemma dei codici epigrafici del ‘500 : l'esempio di Brescia&amp;quot;. Seminars of the Harvard University Center for Italian Renaissance Studies. Villa I Tatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradizione epigrafica : da Pirro Ligorio (Antichità romane) a Cassiano Dal Pozzo (Museum Chartaceum)&amp;quot;. Seminars of the The John Hopkins University. The Charles Singleton Center for Italian Studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista De Rossi e l’epigrafia latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concezione del falso numismatico e l'uso delle monete antiche nel Cinquecento. Contributo di Pirro Ligorio alla quarta edizione del -Discorso sopra le medaglie degli antichi-, di Sebastiano Erizzo&amp;quot;. Seminari del perfezionamento della Scuola Normale Superiore di Pisa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un esempio di falsificazione ligoriana: CIL X 1008*: dall'iscrizione al supporto iconografico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la critique des inscriptions ligoriennes: typologies et mécanismes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un falsario di iscrizioni: Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des manuscrits de Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sansone, Amicizia ed erudizione. Il carteggio scientifico tra Bartolomeo Borghesi e Luigi Nardi. Lettere scelte (1802-1837), «Strumenti e documenti n. 8», Centro Sammarinese di Studi Storici dell’Università degli Studi della Repubblica di San Marino, 2024, 306 pp. ISBN 979-12-80232-82-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rouen Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solin (H.), Da Rodolfo Pio ai Farnese. Storia di due collezioni epigrafiche urbane. – Helsinki : Societas Scientiarum Fennica, 2021. – 432 p. : ill., index. – (Commentationes Humanarum Litterarum, ISSN : 0069.6587 ; 141). –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue des études grecques. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes-de-Lecture Reynolds (L.), Wilson (N.), D’Homère à Érasme. La transmission des classiques grecs et latins. – Nouvelle édition de L.A. Sanchi, A. Cohen Skalli. – Paris : CNRS Éditions, 2021. – 304 p. : bibliogr., ill., index. – (Bibliothèque d’histoire des textes). – ISBN : 978.2.271.13915.3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio as a draftsman : Imitation of Antiquity and the Representation of the Body in the Mythological Drawings in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Columbia University in the City of New York The Italian Academy for Advanced Study in America. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studi antiquari di Pirro Ligorio e Girolamo da Carpi. Intorno alle “medaglie” degli antichi romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Riccomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino d'Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 61-62, pp. 55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedae epigraphicae di eruditi nella raccolta di Achille Stazio (1524–1581) conservata alla Biblioteca Vallicelliana (cod. B. 104): Pirro Ligorio (1512 c.–1581), Nicolaus Florentius (Roma 1558–1564), Ottavio Pantagato (1494–1567) e Pedro Chacón (1526–1581)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Supplementary (Volume 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit épigraphique (VAT.LAT.6034, FF.13-25) de Pirro Ligorio (1512C.-1583) en possession de Jean Matal (1510C.-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGRAFIA E ANTICHITÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, STUDI PERIDA CALABI LIMENTANIDIECI ANNI DOPO«SCIENZA EPIGRAFICA»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs des urines et plantes tinctoriales dans le De Urinis Theophili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.391-413. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15733823-00244p04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’epigrafe “nascosta” della dea scita Artim-pasa (IG XIV 85*). Un pretesto di falsificazione ligoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGRAFIA E ANTICHITÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’ISCRIZIONE NASCOSTA Atti del Convegno Borghesi 2017, 42, pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto. Un grecista e antiqario alla corte del cardinale Alessandro Farnese (1520-1581) attraverso le 'Antichità romane' di Pirro Ligorio,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 n.s.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épitaphe comme “exemplum Virtutis” dans les Macrobies des “Antichi Eroi Et Huomini Illustri” de Pirro Ligorio (1512 c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.22-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto. Un grecista e antiquario alla corte del cardinale Alessandro Farnese (1520-1589) attraverso le Antichità romanedi Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épitaphe comme &amp;quot;exemplum virtutis&amp;quot; dans les macrobies des « Antichi eroi et huomini illustri » de Pirro Ligorio (1512c.-1583), « History of Classical Scholarship », 1, 2019, pp. 22-56.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.22-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la description d'un &amp;quot;svolo di Turco&amp;quot; à Rome à l'origine de son dessin des Funambuli (1573)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conviene fare cotali luoghi (aviarii) lontani per mal odore. La reconstitution de la volière de Varron (Rust. 3,5) par Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I falsi epigrafici nelle antichità romane di Pirro Ligorio (1512-1583). Motivazioni, metodi ed attori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambrosiano graecolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spvrii lapides. I falsi nell'epigrafia latina, 8, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nourrissait-on les oiseaux dans la rotonde de la volière de Varron (Rust. 3, 5, 4) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Filologia e d'Istruzione Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (2), pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalande Biscontin Jacqueline (dir.), Feuilles de mémoire. Un carnet de dessins florentins du Musée du Louvre de l’académie du dessin attribué à Filippo Baldinucci, Berlin, Verlang Franz Philipp Rutzen, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArtItalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation des oiseaux dans la volière de Varron. L’eau dans les cages des portiques (Varr. Rust. III 5, 11-12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aevum, Rassegna di Scienze storiche linguistiche e filologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuilles de mémoire. Un carnet de dessins florentins du Musée du Louvre de l’académie du dessin attribué à Filippo Baldinucci Jacqueline LALANDE BISCONTIN . Avec les contributions de Catherine Monbeig Goguel et Ariane de la Chapelle. Avant-propos d’Arnold Nesselrath. Préface de Xavier Salmon. Berlin, Verlang Franz Philipp Rutzen, 2015,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Borghesi, Theodor Mommsen et l'edition des inscriptions de Pirro Ligorio dans le Corpus Inscriptionum Latinarum ( CIL )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.363 - 371. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhc/fhu053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et autobiographie chez Pirro Ligorio (1512-1582). L'éloge de Michel-Ange et de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Digression au XVIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1512-1583) et les véhicules antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.85-103. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.4129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolet (éd.), Allégorie et symbole. Voies de dissidence ? De l'Antiquité à la Renaissance, Rennes, PUR, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pinceau et la plume : Pirro Ligorio, Benedetto Egio et la “Aegiana Libraria” : à propos du dessin du Baptistère du Latran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ âge de l’inscription: la rhétorique du monument en Europe du XVe au XVIIe sie`cle. Par FLORENCE VUILLEUMIER LAURENS et PIERRE LAURENS. (Le Cabinet des images, 2). Paris: Les Belles Lettres, 2010. 290 pp., ill. Inaugurant la collection intitulée ‘Le Cabinet des images, 2). Paris: Les Belles Lettres, 2010.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M I S Z E L L E N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Kunsthistorischen Institutes in Florenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique épigraphique au XVIe siècle Ottavio Pantagato, Paolo Manuzio, Onofrio Panvinio, Antonio Agustín et Pirro Ligorio: à propos des tribus romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aevum, Rassegna di Scienze storiche linguistiche e filologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.949-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et destin dans Les Captifs de Plaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Fatum" : destin et liberté dans le théâtre, 4, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources pour l’histoire de la “libraria ecclesiae rothomagensis” : l’inventaire de livres de Robert de Croismare, archevêque de Rouen (1482-1493), dans les registres capitulaires de la cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur des dessins inédits du XVIe siècle de la Colonne Trajane attribués à Pirro Ligorio (Collection privée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horti Hesperidum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pirro Ligorio e la storia, 1, pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique KRINGS et Catherine VALENTI, Les antiquaires du Midi. Savoirs et mémoires XVIe XIXe siècles, Paris, Éditions Errance, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits et travaux d’érudits au XIXe siècle : la correspondance inédite de Giovanni Battista de Rossi (1822-1894) et Eugène Müntz (1845-1902) sur les mosaïques d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (1), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2009.92500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Due lettere inedite di Girolamo Mercuriale (1530-1606) a Piero Vettori (1499-1585) e le illustrazioni del De arte gymnastica (1573)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.275-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une amitié épigraphique: Martinus Smetius (Maarten de Smet), Carolus Clusius (Charles de l’Escluse) et Justus Lipsius (Juste Lipse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latinitates </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.305-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation in the Renaissance: Attitudes. Towards Leisure and Pastimes in European Culture, c.1425-1675, by Alessandro ARCANGELI (Basingstoke :Palgrave MacMillan, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The English Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 123, no 500, p. 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Vettori e l’epigrafia : l’edizione (Epigrammata antiqua Urbis Romae, 1521), le schede (Firenze BNC, cod. Magliab. XXVIII,29), le lapidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (2), pp.139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUALZERI Saverio, Penelope o della tessitura. Tramme feminili da Omero a Ovidio, Bari, Palomar, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode inédit dans la genèse de l’épigraphie latine à la Renaissance : la collection d’inscriptions romaines de Nicolaus Florentius de Haarlem dans les manuscrits de Laevinus Torrentius à la Bibliothèque Royale de Bruxelles (ms 4347-50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.153-183. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.IMA.1.100292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appunti per una prosopografia dell’Accademia dello Sdegno a Roma : Pirro Ligorio, Latino Latini, Ottavio Pantagato e altri.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Lipse et l’édition du recueil d’inscriptions latines de Martinus Smetius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gulden Passer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The res publica literarum of Smetius, Clusius and Lipsius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Omslag. Bulletijn van de Universiteitsbibliotheek Leiden en Scaliger Instituut </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “faux” sur porphyre. Aventures et avatars de la stèle de Théra honorant le gymnasiarque Bâton ( IG XII,3,331, 153 av. J.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cuvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.105-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsification et restauration au XVIe siècle à la lumière des recueils d’inscriptions latines de Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des amis du Centre d’Etudes Supérieures sur la Renaissance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Costanzi, Jacopo e Lelio Torelli, Vincenzio Borghini e la cultura antiquaria a Fano e a Firenze tra Quattro e Cinquecento : a proposito delle iscrizioni dell’arco di Augusto a Fano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des inscriptions latines dans l’édition des textes classiques à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.277-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losito Maria, Pirro Ligorio e il Casino di paolo IV in Vaticano. L’essempio delle cose passate, Roma, Fratelli Palombari Editori, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, no 4, p. 80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACI Gianfranco et SCONOCCHIA Sergio, Ciriaco d’Ancona e la cultura antiquaria dell’Umanesimo. Atti del convegno internazionale di studio (Ancona 6-9 febbraio 1992), Reggio Emilia, Edizioni Diabasis, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 2, p. 266-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la falsification. A propos du golfe de Santa Eufemia dans la Calabre antique et de la fortune de CIL X 1008* au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minima epigraphica et papyrologica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (5), pp.425-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARRAUD Christophe, Pétrarque, Le repos religieux (De otio religioso), Grenoble, Éd. Jérôme Million, 2000 (Collection Atopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 2, p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie : un aspect méconnu de l’histoire de la philologie classique au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.89-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONDI Albano, Giovanni Pico della Mirandola. Conclusiones Nongentae. Le novencento Tesi dell’anno 1486, Firenze, L. S. Olschki, 1995 (Studi Pichiani, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viti Paolo, Pico, Poliziano e l’Umanesimo di fine Quattrocento. Biblioteca Medicea Laurenziana, 4 novembre-31 dicembre 1994. Catalogo, Firenze, L. S. Olschki, 1994 (Studi Pichiani, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de l’essercitio gladiatorio de Pirro Ligorio et le De arte gymnastica de Girolamo Mercuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Jeux, cultures et sociétés du Moyen Age au XXe siècle, 3, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre inédite de Pirro Ligorio au cardinal Alexandre Farnèse : “Gli abiti delli iddij chiamati Consenti da Marco Varrone”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Studi in onore del Kunsthistorisches Institut in Florenz, 4 (1/2), pp.236-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOLPI Caterina, Il libro dei disegni di Pirro Ligorio all’Archivio di Stato di Torino, Roma, Edizioni dell’Elefante, 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (Association des historiens de l'art italien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, no 3, p. 23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Campana e l’epigrafia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, LVII, pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La falsification chez Pirro Ligorio. À la lumière des Fasti Capitolini et des inscriptions de Préneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eutopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, III (1-2), pp.67-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions ligoriennes dans le Museo Cartaceo. Pour une étude de la tradition des dessins d’après l’antique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaderni Puteani </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Cassiano dal Pozzo's Paper Museum, 1, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la découverte d'un plan ichnographique gravé sur marbre (CIL VI, 9015 = 29847b)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103 (2), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.1991.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Valeria Brocchilla (CIL VI 9346). Remarque sur la tradition manuscrite et le classement des inscriptions ligoriennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Newly discovered Works by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Warburg and Courtauld Institutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51, pp.242-245. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/751281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions ligoriennes. Remarques sur la tradition manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia medioevale e umanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.199-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHIELS Jan, &amp;quot;Een Petrarca-druk van Albert Pafraet&amp;quot;, in Liber amicorum Leon Voet, Antwerpen,Vereenig. d. Antwerpsche Bibliophielen, 1985, p. 273-283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi petrarcheschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHEDAE EPIGRAPHICAE DI ERUDITI NELLA RACCOLTA DI ACHILLE S TAZIO (1524–1581) CONSERVATA ALLA BIBLIOTECA VALLICELLIANA (COD . B. 104): PIRRO LIGORIO (1512 C.–1581), NICOLAUS FLORENTIUS (ROMA 1558–1564), OTTAVIO PANTAGATO (1494–1567) E PEDRO CHACÓN (1526–1581);</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles Statius Lusitanus (1524-1581) New Research and Perspectives on the Fifth Centenary of His Birth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary volume (7), 2024, 978-1-8380018-6-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schedulae solitariae Ligorianae nei codici e stampe di epigrafia nel Cinquecento: l’esemplare degli Epigrammata antiquae Urbis (1521) di Benedetto Egio da Spoleto (Bodleian Library, ms. Auct. S. 10 25) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquarian Literature in the Sixteenth Century. Archaeology and Epigraphy in Printed Books and Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelone, Spain. 10, De Gruyter Brill, 2024, 978-3-11-134476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nudité et mixité dans le De arte gymnastica (1573) de Girolamo Mercuriale. Le dilemme du médecin humaniste et du chrétien » dans « Corps, normes, genre. Discours et représentations de l’Antiquité à nos jours » sous la direction de Catherine Baroin et Anne-Florence Gillard-Estrada, « Synthèses & Hypothèses », n° 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figura dell’atleta nelle Antichità romane di Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : ESSERE SEMPRE IL MIGLIORE. Concorsi e gare nella Napoli antica, a cura di Federico Rausa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.385-394, 2022, 978-88-6906-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et « l'histoire secrète » de la restauration de l'Acqua Vergine sous le pontificat de Pie IV (1559-65)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La falsificazione epigrafica. Questioni di metodo e casi di studio. A cura di Lorenzo Calvelli.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-386-1/015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shadow of Polidoro. Pirro Ligorio as a draftsman,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio's Worlds Antiquarianism, Classical Erudition and the Visual Arts in the Late Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Brill's studies in Intellectual History 293, 2019, Brill’s studies on art, art history, and intellectual history, 9789004382657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errori epigrafici nella raccolta di Martinus Smetius (Martijn De Smet, 1520 c.-1567)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Gallo; Antonio Sartori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Ambrosiano, pp.71-82, 2019, 978-88-6894-398-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRORI EPIGRAFICI NELLA RACCOLTA DI MARTINUS SMETIUS (MARTIJN DE SMET, 1520 c. - 1567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ERRORE IN EPIGRAFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-6894-398-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquari e letterati nell'Accademia degli Sdegnati: il sodalizio di Pirro Ligorio e Francesco Maria Molza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Geremicca, Patrizia Tosini,Roma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intrecci virtuosi. Letterati, artisti e accademie tre Cinque e Seicento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Carla Chiummo,, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémique philologique de Lilio Gregorio Giraldi contre Niccolo Perotti et Ermolao Barbaro sous la plume de Pirro Ligorio (1512-1582): remarques sur la composition des Antichità romane,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Gaëlle Viard et Annick Stoehr-Monjou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium in libris. Mélanges en l’honneur de Jean-Louis Charlet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-505, 2016, Collection des Études augustiniennes. Série Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu de la peregrinatio epigraphica per totam Peninsulam Ibericam (1564-1565) de Carolus Clusius à la lumière du manuscrit de La Haye (Koninklijke Bibliothek, 72b22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerard Gonzalez Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peregrinationes ad inscriptiones colligendas.Estudios sobre epigrafía de tradición manuscrita.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat autonoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-290, 2016, 978-84-490-6448-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio's Early Drawings and the Influence of Polidoro da Caravaggio: A Focus on Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National Gallery of Art - Center for Advanced Study in the Visual Arts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center 36 - Record of Activities and Research Reports 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Gallery of Art - Center for Advanced Study in the Visual Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-161, 2016, 1557-198X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre archéologie et littérature : les portraits des hommes illustres de Pirro Ligorio et la transmission de Pausanias à la fin de la Renaissance, ,,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'or et le calame Liber discipulorum : Hommage à Pierre Laurens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris-Sorbonne, pp.271-290, 2015, Rome et ses renaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Marini et la transmission des fausses inscriptions de Ligorio : des éditions des “dotti antiquari” aux manuscrits épigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Buonocore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaetano Marini (1742-1815) protagonista della cultura europea: scritti per il bicentenario della morte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Apostolica Vaticana, pp.934-948, 2015, Studi e testi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation dissidente du corps à l'époque de la Contre-Réforme. Un dessin inédit de saint Jérôme par Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Kahn; Elsa Kammerer; Anne-Hélène Klinger-Dollé; Marine Molins; Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes au corps. Promenades et musardises sur les terres de Marie Madeleine Fontaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-198, 2015, Travaux d'Humanisme et Renaissance, 978-2-600-01946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description inédite de la grande comète de 1577 par Pirro Ligorio avec une note sur la rédaction des Antichità romane à la cour du duc Alphonse II de Ferrare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La festa delle arti: Scritti in onore di Marcello Fagiolo per cinquant’anni di studi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mario Bevilacqua, Vincenzo Cazzato, Sebastiano Roberto,, pp.322-324, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valla e l'edizione di Livio di Arnold Drakenbroch (1738-1746). Per lo studio della filolgia classica nel settencento.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini; Clementina Marsico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nel cantiere degli umanisti. Per Mariangela Regoliosi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1333-1340, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Historiae romanae di Tito Livio (Roma, 1470) della Biblioteca di Orso Orsini duca d’Ascoli ora nella Bibliothèque nationale de France (Rés. J.626, 216-217)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli antichi e moderni. Studi in onore di Roberto Cardini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1401-1412, 2010, 9788859608981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchia, buco di tarlo e stemma&amp;quot; : per la ricostruzione della bibliotheca di Orso Orsini, duca d'Ascoli, attraverso alcuni incunaboli delle Historiae romanae di Tito Livio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli antichi e i moderni. Studio in onore di Roberto Cardini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1389-1400, 2010, 978-88-596-0898-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie et falsification dans les Antichità romane de Pirro Ligorio (1512-1583) : l’exemple d’Hercule au jardin des Hespérides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Leroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mythologie classique dans la littérature néo-latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.409-424, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La falsificazione epigrafica nell’Italia della seconda metà del Cinquecento. Renovatio ed inventio nelle Antichità romane attribuite a Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El monumento epigrafico en contextos secundarios, Procesos de reutilización, interpretación y falsificación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona Servei de Publicacions, Bellaterra,, pp.217-227, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur Pirro Ligorio et Francesco Contini à Tivoli : le plan de la Villa d’Hadrien et son explication (Dechiaratione)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrine Galand-Hallyn; Carlos Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Villa et l'univers familial. De l'Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.79-92, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Antichità romane” de Pirro Ligorio et “l'Accademia degli Sdegnati”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Académies dans l'Europe humaniste. Idéaux et pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2008, 978-2-600-01175-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una collaborazione tra antiquario ed erudito : i disegni e le epigrafi di Pirro Ligorio nel De arte gymnastica di Girolamo Mercuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arcangeli; Vivian Nutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Girolamo Mercuriale : medicina e cultura nell'Europa del Cinquecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.127-157, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la “dechiaratione delle medaglie antiche”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi, Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Antenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.569-596, 2007, 978-88-8455-612-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la &amp;quot;dechiaratione delle medaglie antiche&amp;quot; : naissance de la numismatique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi; Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editrice Antenore, pp.569-596, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la “dechiaratione delle medaglie antiche” : naissance de la numismatique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi; Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editrice Antenore, pp.569-596, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration de Benedetto Egio aux Antichità à romane de Pirro Ligorio : à propos des inscriptions grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliana Carrara; Silvia Ginzburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Testi, immagini e filologia nel XVI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni della Normale, pp.205-224, 2007, Seminari e convegni (Scuola Normale Superiore), 978-88-7642-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus epigraphicae. Pirro Ligorio et d’autres érudits dans les recueils d’inscriptions latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim; Marc Deramaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XVIe au XVIIe siècle. Influence, émulation, traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.233-270, 2006, 978-2-87775-410-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quel triste carteggio” et “quei dolci vincoli”. Deuils familiaux et amitié fraternelle dans la correspondance entre Theodor Mommsen et Giovanni Battista de Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Martínez-Pinna Nieto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En el Centenario de Theodor Mommsen, 1817-1903: homenaje desde la universidad española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio de Publicaciones de la Universidad de Málaga; Real Academia de la historia de Madrid, pp.37-44, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte de Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonetta Prosperi Valenti Rodinò; Philippe Costamagna; Florian Härb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi sul disegno italiano in onore di Catherine Monbeig Goguel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e le false iscrizioni della collezione di antichità del cardinale Rodolfo Pio di Carpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto III e Rodolfo Pio da Carpi. Collezionisti e Mecenati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arti Grafiche Friulane, pp.109-121, 2004, 9788886550871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le Grand Tour de Marquardus Gudius en France et en Italie (1662-1664), sur la formation de sa bibliothèque et son activité d’épigraphiste à travers ses notes à Phèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission du savoir dans l’Europe des XVIe et XVIIe siècles : acteurs, moyens, destinataires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.423-449, 2000, 978-2-7453-0398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio, Pirro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul F. Grendler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Scribner’s Sons, pp.425-427, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raccolte di iscrizioni di Ciriaco d’Ancona nel carteggio tra Giovanni Battista De Rossi e Theodor Mommsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Sconocchia; Gianfranco Paci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciriaco d’Ancona e la cultura antiquaria dell’umanesimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diabasis, pp.467-517, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawings of Fake Inscriptions by Pirro Ligorio (1513-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Jones; Paul Craddock; Nicolas Barker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake? The Art of Deception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trustees of the British Museum by British Museum Publications, pp.135-136, 1990, 0-7141-1703-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52CCAE90"/>
+    <w:nsid w:val="D7F42937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-vagenheim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5154-2035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Vagenheim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vuilleumier-Laurens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boul&#232;gue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deramaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/cel-01829835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846337v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846413v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829901v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418888v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Riccomini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-00244p04" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293932v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827008v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhc/fhu053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829631v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829579v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2009.92500" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IMA.1.100292" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841186v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840084v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1991.1729" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837235v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/751281" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402039v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402160v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410626v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410614v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-386-1/015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sartori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gallo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829101v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829112v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicacions.uab.es/llibres/fitxa_web_llibres.asp?ID=2005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829120v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nga.gov/content/dam/ngaweb/research/CASVA/pdfs/center-36.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829727v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829662v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6295-9782600019460.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829687v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844868v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844865v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829715v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840996v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841255v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salernoeditrice.it/prodotto/lantiche-e-le-moderne-carte-studi-in-memoria-di-giuseppe-billanovich/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840995v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840902v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840106v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840075v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840054v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844872v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-vagenheim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5154-2035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Vagenheim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vuilleumier-Laurens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boul&#232;gue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deramaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/cel-01829835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846337v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845380v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845372v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845437v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421911v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844947v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Riccomini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-00244p04" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827010v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhc/fhu053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4129" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829803v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2009.92500" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IMA.1.100292" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841189v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1991.1729" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/751281" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841106v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303450v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875840v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-386-1/015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966890v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sartori" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gallo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicacions.uab.es/llibres/fitxa_web_llibres.asp?ID=2005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nga.gov/content/dam/ngaweb/research/CASVA/pdfs/center-36.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829727v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829124v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6295-9782600019460.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844868v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840997v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829861v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salernoeditrice.it/prodotto/lantiche-e-le-moderne-carte-studi-in-memoria-di-giuseppe-billanovich/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840995v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840310v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840884v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840075v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839090v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>