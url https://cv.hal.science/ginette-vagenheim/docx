--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ginette Vagenheim </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5154-2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim (née en 1961) est une universitaire française, enseignante-chercheuse en langue et littérature latines à l’Université de Rouen-Normandie (Département d’Humanité et Monde Contemporain) depuis 1995, habilitée à diriger des recherches (HDR) depuis 2003 et membre honoraire de l'Institut universitaire de France (IUF, depuis 2001-).Elle est spécialiste de la réception de la culture classique à la Renaissance, et notamment de Pirro Ligorio, successeur et émule de Michel-Ange, dont elle est une spécialiste de renommée internationale (voir notamment Pirro Ligorio's worlds, Leiden, Brill 2019, avec F. Loffredo).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette, Renée, Flore Vagenheim est née le 8 mars 1961 à Kabgayi au Rwanda de père franco-rwandais, Pierre Henri Vagenheim et de mère belgo-burundaise, Aline Robert. Elle est mère de l’artiste Lucie Vagenheim Fasano, née le 29 novembre 1998 (finaliste The Voice 2017 et actuellement soprano 2 dans le chœur Vox, Sydney Opera).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle étudie à l’Université catholique de Louvain-la-Neuve où elle obtient en 1985 une licence et une agrégation belge en philologie classique. Elle poursuit ses études à l'Università cattolicà del Sacro cuore à Milan , où elle obtient, en 1987, un Master en philologie des textes médiévaux et de la Renaissance sous la direction du Professeur Giuseppe Billanovich. En 1990, elle est reçue, à la première place, au concours d'entrée du doctorat de la Scuola Normale Superiore de Pise et obtient son doctorat, avec le vote maximal, en histoire de l’art et d’archéologie anciennes, sous la supervision des Professeurs Augusto Campana, Paolo Barocchi et Salvatore Settis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim o obtenu des bourses de recherche au sein des plus prestigieuses institutions internationales dont la Columbia University of New York City ( Italian Academy), la Harvard University ( Villa I Tatti à Florence et Dumbarton Oaks à Washington), le Center for Advanced Study on Visual arts (CASVA) à la National Gallery of Art de Washington, le Getty Center for Humanities à Los Angeles;le collège Clare Hall à Cambridge dont elle est Life member, le Warburg Institute à Londres ; le Scaliger Institute à Leiden ; la Herzog-August Bibliothek à Wolfenbüttel.Elle est chercheuse résidente à l'école française de Rome de mai à juillet 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a également été visting professour pour enseigner en doctorat à l'Université de Saint Marin et à l'Université de Florence (San Gimignano).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement membre du European Research Council (ERC), comme experte en SH5 (2021-).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES POLITIQUES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim a été conseillère de deux de ses ministres de tutelle, en 2008, de Madame Valérie Pécresse, Ministre de l'enseignement supérieur et la recherche comme cheffe de la MIPADI (Mission pour la parité et la lutte contre les discriminations) dans l'administration centrale, avec délégation de signature  et en 2011-2012, au sein du Cabinet de Monsieur François Sauvadet, Ministre de la Fonction publique, comme conseillère pour l'égalité des femmes et des hommes dans la Haute Fonction Publique dans le cadre de la Loi Sauvadet du 12 mars 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONSGinette Vagenheim a publié près de 200 contributions, séminaires, compte-rendus et recensions et articles dans des revues académiques internationales de catégorie A, dans les domaines des études archéologiques (notamment sur Pirro Ligorio) et de l'histoire de l'érudition classique à la Renaissance, de l'histoire de l'épigraphie à la Renaissance et de l'historiographie au XIXe siècle (voir le site de ERIAC de l'Université de Rouen-Normandie et ses articles sur Archives -Hal). Deux de ses articles, particulièrement remarqués par la critique, portent sur l'exégèse philologique du célèbre passage de la volière de Varron (116-27 avant J.C.) dans le livre III du &amp;quot;De re rustica&amp;quot; ( RFIC,2017) et d'un passage du &amp;quot;De Urinis&amp;quot; de l'auteur byzantin Theophilus (Early Science and Medicine, 2019). Elle est membre de plusieurs comités de rédaction et de lecture : Les Mélanges de l' Ecole française de Rome (Rome-Paris), Latomus (Bruxelles), La Revue des études anciennes (Paris); la Revue des études latines (Paris); Les cahiers de la Renaissance (Paris), Aevum (Milan), et Corpus delle opere firmate del Medioevo Italiano (Scuola Normale Superiore di Pisa).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle participe à plusieurs projets européens : le comité pour la publication des œuvres de Pirro Ligorio ; le comité pour le projet &amp;quot;manuscripta epigraphica et manus epigraphicae&amp;quot; de l'Universitat autonòma de Barcelona ; le séminaire international &amp;quot;L'antiquaria e i suoi metodi&amp;quot; de la Scuola Normale Superiore di Pisa-Università degli studi di Firenze ; le comité pour le bicentenaire de la mort de Gaetano Marini de la Bibiloteca Apostolica del Vaticano ; le comité pour la publication et l'étude des textes humanistes de Paris-IV Sorbonne ; et le comité pour le développement des corpus épigraphiques de la Société française d'épigraphie romaine et de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRIX ET DISTINCTIONS :Prix “Jeunes chercheurs” du Rotary Club de PiseMembre junior de l'Institut Universitaire de France (IUF)Life Member Clare Hall CambridgeFellow de l'Université HarvardFellow de l'Italian Academy of the Columbia University in New York (2014)Fellow de la CASVA National Gallery of Art Washington DC (2015-2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est l’Hippolyte de la statue conservée à la Bibliothèque Apostolique Vaticane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Forger le faux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Bertrand; François Bougard; Matthieu Cassin, Jun 2026, Paris, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanus Vinandus Pighius (1520-1604): des recueils d’inscriptions aux œuvres imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulating Perspectives of the Past Epigraphic Material in Manuscripts (15th–17th centuries) Colloquium in memoriam of Marco Buonocore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Letizia Caldelli; Xavier Espluga; Marietta Horster; Silvia Orlandi, Jun 2026, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Fasti Capitolini à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronic Pasts: Comparing Ancient and Early Modern Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentina Arena, ERC project (FRRAnt), Jun 2026, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les hôtes (convivae) de la salle à manger dans la volière de Varron (De agricultura III,5) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité en Normandie. 9e section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Noël Castorio; Typhaine Haziza, May 2026, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e la scoperta delle grottesche a Villa Adriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentazione del libro di Andrea Bruciatio e Giuseppina Enrica Cinque : Villa Adriana agli albori del Rinascimento: Leonardo Michelangelo Raffaello, Roma Dei Merangoli Editrice, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moderatrice: Benedetta Adembri, Sep 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Cicero from antiquity to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient World Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Andrew Turner; Dr Edward Jeremiah, Aug 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifications épigraphiques et collections épigraphiques : le &amp;quot;cycle de vie&amp;quot; des inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épigraphie au XXIe siècle: Actes du XVIe Congrès International d’Épigraphie Grecque et Latine Bordeaux, 29 août-02 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Fröhlich - Milagros Navarro Caballero, Aug 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer les œuvres de Cicéron de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du GRHis : L’Antiquité en Normandie : 8e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Cosme, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-latin à l'italien : dans l'officine de la rédaction des &amp;quot;Antichità romane&amp;quot; de Pirro Ligorio. (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE NÉO-LATIN, LA LANGUE ET LES LANGUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHARLET-MESDJIAN, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza di Pirro Ligorio (1512c.-1583) nel taccuino romano di Girolamo da Carpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornata di studi Intorno a Girolamo da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direttrice Giuseppina Mussari, Jun 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Scenes: Artisans, Artists, and Antiquarians in the Chivalric Festivals at the Court of Ferrara in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the School of Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Gagné, Nov 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphie et culture classique dans l’Hercules Prodicius (1587) de Stephanus Vinandus Pighius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquaires voyageurs (XVIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Cavalieri, université de Louvain Véronique Krings, université Toulouse – Jean Jaurès Haude Morvan, université Bordeaux Montaigne; Claudia D’Alberto, università degli Studi ‘G. d’Annunzio’ Chieti-Pescara et université de Liège; Olivier Latteur, université de Louvain et université de Namur; Renaud Robert, université Bordeaux Montaigne, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifications épigraphiques et collections épigraphiques Le « cycle de vie » des inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épigraphie au XXie siècle. Actes du du XVIe congrès international d’épigraphie grecque et latine organisé à Bordeaux par Pierre Fröhlich et Milagros Navarro Caballero les 29 aôut-2septembre 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèses pour l'identification de nouvelles mains dans le manuscrti Oxofrd Bodleian Library Auct. S 10 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquarian literature in the sixteenth century : archaeology and epigraphy in printed books and manuscripts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Carbonell i Manils; Gerard González Germain, Nov 2022, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e le cavallerie ferraresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e l’Italia. Antichità locali e cultura antiquaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Rausa; Antonia Di Tuccio; Marina Guarente; Emanuela Spagnoli, May 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funzione degli spazi bianchi nel Codex Einsidlensis 326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposio internazionale. La loquacità degli spazi bianchi in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Sartori; Federico Gallo; Sergio Lazzarini, Sep 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus epigraphicae negli Epigrammata antiquae Urbis di Benedetto Egio, Barcellona, 16-18 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIQUARIAN LITERATURE IN THE FIRST CENTURY OF PRINTING (1450 -1550). PRINTED BOOKS AND MANUSCRIPTS : international symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the forgery in some Carmina Latina Epigraphica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar-Conference 2 “What’s in a Manuscript?” September 19–23, 2022, Rome, La Sapienza: organized by CARMEN Communal Art – Reconceptualising Metrical Epigraphy Network (CARMEN) A Marie Skłodowska-Curie Actions (MSCA) Innovative Training Network (ITN) funded within the EU Framework Programme for Research and Innovation (Horizon 2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GINETTE VAGENHEIM, Ligorian manuscripts (lesson on 20th December) and A “forgery” on Porphyry: the turbulent journey of the stele honoring Bâton, the gymnasiarch of Thera, IG XII,3,331, 153 a.C. (conference on 21th Décember )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARMEN Seminar-Conference 2 “What’s in a Manuscript?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Project Coordination Prof. Dr. Marietta Horster, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the Restoration Techniques of Antique Statues in the 16th century: The Example of the ‘Hippolytus-statue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction Reloaded: Why a Second Workshop on the Hippolytus-statue?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spigolature Ligoriane nell'orthographia alphabetica di Achille Stazio (Biblioeca Vallicelliana, Ms. B.104)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHILLES STATIUS LUSITANUS (1524-1581) E IL SUO TEMPO NUOVE INDAGINI E PROSPETTIVE DI RICERCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Volière de Varron selon Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : objet de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisa Andretta (CNRS-LARHRA); Michèle CLÉMENT (Université Lyon 2-IHRIM); Monica Martinat (Université Lyon 2-LARHRA).; Romain Descendre (ENS Lyon-TRIANGLE), Jan 2021, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the Restoration Techniques of Antique Statues in the 16th century: The Example of the &amp;quot;Hippolytus statue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippolytus Statue. The Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, András Handl; Anthony Dupont; Stefan Schorn, Sep 2021, Convent van Chièvres, Groot Begijnhof 39, Leuven, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione : Per un’edizione digitale dei manoscritti di Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligorio Digitale. Idee e prospettive per un’edizione digitale dei manoscritti di Pirro Ligorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Vagenheim; Federico Rausa; Anna Schreurs, Oct 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coins as a Source: Pirro Ligorio’s Drawings from the Pierpont Morgan Library and Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermeneutics of Sources in Renaissance Antiquarianism: Annual Congress of the Renaissance Society of America (RSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damiano Acciarino, Mar 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquarianism and Engineering in Pirro Ligorio's Project for the Cavallerie Ferraresi (Isola Beata 1569)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermeneutics of Sources in Renaissance Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matteo Soranzo and Damiano Acciarino, Mar 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da “fantasia” letteraria a “fantasia” iconografica. Pirro Ligorio (c. 1512-1583) e l’epillio VI del cupido cruciatus di Ausonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disegnare l’antico, riproporre l’antico nel Cinquecento: taccuini, copie e studi intorno a Girolamo da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Pattanaro; Sarah Ferrari, Jun 2019, Padova, Italy. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figura dell’atleta nelle “Antichità romane” di Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Essere sempre il migliore". Concorsi e gare nella Napoli antica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diva Di Nanni Durante; Elena Miranda De Martino; Eduardo Federico; Federico Rausa; Vittorio Saldutti; Emanuela Spagnoli, May 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal manoscritto alla stampa :L'uso delle Epigrammata antiquae Urbis di Jacopo Mazzocchi nella silloge epigrafica di Martinus Smetius (ca. 1520- 1578)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epigrammata Antiquae Vrbis (1521) and Its Influence on European Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan CARBONELL et Gerard GONZÁLEZ, Jan 2019, Barcellona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da &amp;quot;fantasia&amp;quot; letteraria a &amp;quot;fantasia&amp;quot; iconografica Pirro Ligorio e l’interpretazione degli autori classici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disegnare l'antico, riproporre l'antico nel Cinquecento: Taccuini, copie e studi intorno a Girolamo Da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Pattanaro; Sarah Ferrari, Jun 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli errori nel codice epigrafico di Martinus Smetius (1527-1578)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Gallo e Antonio Sartori, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli errori e correzioni nella tradizione manoscritta delle epigrafi nel'500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Sartori; Federico Gallo, Sep 2018, Milano, Biblioteca Ambrosiana, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'épigraphie dans les livres des Antichi eroi et huomini illustri de Pirro Ligorio (1512 c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Rencontre franco-italienne sur l'épigraphie du monde romain in memoria di Silvio Panciera Epigrafi di carta, epigrafi di pietra. Il ruolo della tradizione manoscritta nello studio delle iscrizioni genuine e spurie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfredo Buonopane (Università di Verona), Lorenzo Calvelli (Università Ca' Foscari Venezia), Giovannella Cresci (Università Ca' Foscari Venezia), Oct 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quaderno di lavoro autografo di Antonio Agustin all'origine delle &amp;quot;Familiae romanae&amp;quot; di Fulvio Orisini?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno della Reial Acadèmia de Bones Lletres, Barcelona. Universitat Rovira i Virgili : El arzobispo Antonio Agustín en el 500º aniversario de su nacimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Carbonell I Manil; Marc Mayer Oliv, Jun 2017, Barcelona e Tarracona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Giovio’s Comment on Varro’s Aviary (On agriculture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America. Panel Interpreting the Antique 1500C.-1675C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Connors; Ginette Vagenheim, Mar 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et l’iconographie d’Isis, mère de tous les dieux et &amp;quot;natura generante&amp;quot; dans les Antichità romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des divinités du cercle isiaque. De l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Bonnet; Laurent Bricault, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Preparatory Drawings” for some Iconographic Programs (Aesop’s Fables, The Life of Hippoytus, Este Genealogy) by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America. Panel: "From sketch to drawing invention and practice in Rome 1500-1650"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Vagenheim; The Italian Academy for Advanced Studies in America at Columbia University, Mar 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie d’Isis et d’Harpocrate dans les Antiquités romaines de Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des divinités du cercle isiaque de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne BONNET, Laurent BRICAULT, Carole GOMEZ, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en page des Antichita romane de Pirro Ligorio : texte et illustrations ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de la SEMEN-L. Formes du texte latin au Moyen Âge et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sketch to drawing : Technique and “Inventio” in some newly identified drawings by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel on Pirro Ligorio's worlds at the Renaissance Society of Amerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justus Lipsius De bibliothecis and Pirro Ligorio as his sources&amp;quot;. Antiquarianism and Philology. The Renaissance Society of America. New York City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Renaissance Society of America: Antiquarianism and Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Stenhouse; Ginette Vagenheim; SOF of the Amercian Academy in Rome; International Society for Neo-Latin Studies, Mar 2014, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le droit au portrait” dans le Libro degli antichi heroi e uomini illustri de Pirro Ligorio (1512-1583) : Image et droit II : l’usage juridique des images. Université de Grenoble II - Ecole française de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et droit II : l’usage juridique des images. Université de Grenoble II - Ecole française de Rome, organisé par Naïma Ghermani et Caroline Michel d’Annoville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naima Ghermani; Caroline Dannoville, Dec 2014, Rome, Piazza Navone, Ecole française de Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farnese Circle : Erudition and antiquarian&amp;quot;. The Renaissance Society of America. San Diego.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Renaissance Society of America: Panel on Renaissance Salons and Cénacles by Philip Ford, Clare College, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Renaissance Society of America, Apr 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination positive dans la haute fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lyon : Journées de l’économie : table ronde organisée par Alain Trannoy de l’ Aix - Marseille School of Economics, Cercle des économistes et Conseil d’analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité, paternité, carrière professionnelle en France: quand l'Etat s'en mêle (la loi Sauvadet sur l'égalité professionnelle dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude OSOI : Maternité, paternité à la lumière du Genre dans l'Océan Indien (ORACLE, CCLC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Geoffroy, Oct 2013, Saint Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circuler à travers l’Italie à la Renaissance à la recherche des antiquités romaines : Pirro Ligorio et ses antichità romane ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « La Renaissance en Europe dans sa diversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Laboratoire d’Histoire de l’Architecture Contemporaine/ENSA-Nancy (LHAC); l'Association Journées Européennes de la Culture Juive-Nancy (JECJ), Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrammes et portraits dans le Libro degli uomini illustri de Pirro Ligorio&amp;quot;. Congrès international “Epigrammes et tableaux : entre poésie et peinture (15- 17e s.)&amp;quot;, organisé par GEMCA, Université de Louvain-la-Neuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international “Epigrammes et tableaux : entre poésie et peinture (15- 17e s.)", organisé par GEMCA, Université de Louvain-la-Neuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrammes et portraits dans le &amp;quot;Libro degli uomini illustri&amp;quot; de Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du GEMCA. Université de Louvain-la-Neuve: “Epigrammes et tableaux : entre poésie et peinture du 15 au 17e siècle. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Mommsen and Pirro Ligorio International Congress&amp;quot; : Inventive inscriptions. Epigraphy and the organization of Knowledge. University of Warwick.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Inventive inscriptions. Epigraphy and the organization of Knowledge. University of Warwick. Department of Classics,organized by Alison Cooley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Medicine and Antiquarian studies in the Renaissance : G. Mercuriale’s ‘De arte gymnastica’ (1573) and its illustrations by Pirro Ligorio&amp;quot;. Seminars of the Wellcome Trust Centre for the History of Medicine. University College London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Wellcome Trust Centre for the History of Medicine of the University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Mommsen, Giovanni Battista de Rossi et le projet du Corpus Inscriptionum Latinarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse et constitution des sciences de l’histoire et d e la philologie » de la fin du Moyen âge au cœur des temps modernes. Colloque international Université de Reims. Colloqe du CERHICl organisé par Didier Marcotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Codices descripti non spernendi” : Pour une édition des recueils d’inscriptions latines de la Renaissance (Cod. Magliab. XXVIII, 29 de la Biblioteca Nazionale Centrale de Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congressus internationalis epigraphiae graecae et latinae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Barcellona, Espagne. pp.1467-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1513-1583) et les fouilles à la Villa d’Hadrien : naissance de l’archéologie au XVIe siècle&amp;quot;. Colloque Science et antiquaria : acteurs, paradigmes, reconfigurations disciplinaires, 11-12 juin 2004, Rome, École française de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science et antiquaria : acteurs, paradigmes, reconfigurations disciplinaires, 11-12 juin 2004, Rome, École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemi di catalogazione dei codici epigrafici. Scuola post-universitario europea in beni culturali e artistici. San Gimignano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola post-universitario europea in beni culturali e artistici. San Gimignano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Donatella Coppini; Prof. Mariangela Regoliosi; Prof. Roberto Cardini, Nov 2000, San Gimignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition manuscrite des inscriptions de Brescia au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio Augustin between Renaissance and Counter Reform. Colloquium held at the Warburg Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, London, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'expertise dans les disciplines de sciences humaines et sociales (SH5) au niveau européen (European Research Council)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osez l'Europe : événement sur les projets européens et financements European Reasearch Council (ERC) en Sciences Humaines et Sociales (SHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Terentius Varro’s Aviary (On agriculture) through the eyes of the Humanists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient World Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Varro's Aviary in his garden at Cassinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gardens and Academies in Early Modern Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et Michel-Ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars critica lapidaria II : l'esempio dei Fasti Capitolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in scienze storiche- San Marino/Ecole française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Marino, San Marino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statue nel Foro romano : l'esempio dell'epigrafia perduta del monumento equestre a Costantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario in scienze dell'antichità dell'Università di Ca' Foscari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemi di catalogazione dei codici epigrafici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del dottorato internazionale della civiltà dell'Umanesimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Gimignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars critica lapidaria : l'esempio della &amp;quot;tribus Menenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in scienze storiche -Reppublica di San Marino/Ecole française de Rome-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Marino, San Marino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the restoration of the statue of Saint Hippolytus in the Vatican Library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio illustratore delle Fabulae centum di Gabriele Faerno (1563). Mélanges pour Joan Carbonell Manils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre : &amp;quot;Pirro Ligorio. Libro delle sepolture di varie nazioni. Dal manoscritto XIII.B.10 della Biblioteca Nazionale di Napoli&amp;quot;. A cura di Federico Rausa, Roma, De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsificazioni e collezioni epigrafiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Calvelli- Ginette Vagenheim. L’ERMA di BRETSCHNEIDER, Epigrafia e antichità (53), 2025, Attilio Mastino, ISBN 978-951-653-498-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio’s Worlds. Antiquarianism, Classical Erudition and Visual Arts in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Loffredo et Ginette Vagenheim. Brill, 2018, 9789004382657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vuilleumier-Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Casanova-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boulègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 2015, Rome et ses renaissances, Hélène Casanova-Robin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XVIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deramaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2006, 978-2-87775-410-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e la Casina di Pio IV : il concetto di falsificazione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans Lias, 50, 2, pp. 173-199, de Gerard Gonzalez Germain : &amp;quot;The Manuscript Annotations of Mariangelo Accursio and Antonio Lelli on the Epigrammata antiquae urbis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans la Revue Latomus, tome 83 – Fascicule 4, pp. 671-693 : Víctor González Galera, &amp;quot;El epitafio del actor Sercius Polensis (CIL V 1* = CIL XI 299*): un divertimento plautino del s. XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans Latomus, tome 81 – Fascicule 3, pp. 564-590 de Antonio Moreno Hernández, &amp;quot;En busca del poeta Julio César: La edición de Fulvio Orsini de los fragmentos poéticos de César (Amberes 1570)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio as a draftsman : The Catalogue raisonné of his drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.184-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto, un grande ellenista alla corte del cardinal Alessandro Farnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et Michel-Ange dans les “Vite” de Giorgio Vasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “catalogue raisonné” of Pirro Ligorio's drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1512-1583) e le antichità di Napoli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les &amp;quot;conuiuae&amp;quot; de la volière de Varron ? Une &amp;quot;uexata quaestio&amp;quot; de la Renaissance à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro ligorio testo e immagini : Pirro Ligorio e Michelangelo&amp;quot; : Seminario di ricerca per il dottorato dell'Università degli studi di Napoli Federico II, a cura di Federico Rausa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01829835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio pittore napoletano attraverso i suoi primi disegni, in Pirro Ligorio. Testo e immagine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio as a draftsman : Imitation of Antiquity and the Representation of the Body in the Mythological Drawings in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio as first “archaeologist” at the Hadrian Villa At Tivoli. SeminarS of the Department of archaeology and art History at the University of Columbia; New York City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Antiquarians Who Were They?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la restitution visuelle de la volière de Varron&amp;quot; : Colloque sur Les architectures fictives. Ecriture et architecture de l’antiquité à nos jours. Université de Bordeaux organisé par Gaëlle Viard et Renaud Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du terme “chimene” dans le De urinis Theophili. Université de Paris Sorbonne. Colloque international. UMR Orient et Méditerranée-Labex Resmed : Un corpus médical problématique: les traités attribués à Théophile Protospathaire (VII-IXe siècle) et la relecture chrétienne des enseignements hippocratiques et galéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi Théophile compare-t-il la couleur upôchron/subpallidus dans son traité des urines ? La contribution des commentaires humanistes à l'identification de la “chyménè” dans les traités d'urines byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de l’archevêque Robert de Croismare (1445-1493) et du chanoine Laurent Sureau (mort en 1479). Pour une histoire des bibliothèques de l'Archevêché et du Chapitre de la cathédrale à Rouen au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stèle du gymnasiarque Bâton de Théra (IG XII 3, 331) érigée en 153 avant J.C. Séminaire d’histoire ancienne. Institut « Ausonius ». Université de Bordeaux, 10/11/2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer dans l’Empire d’après les Antichità romane de Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Müntz et le début de l’histoire de l’art chrétien en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins inédits du XVIe siècle de la Colonne Trajane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esempio dell’epigrafe perduta del monumento a Costantino nel Foro Romano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Antichità romane” de Pirro Ligorio (1512-1583): une encyclopédie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des aventures et avatars de IG XII,3,331.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cuvigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la falsification et restauration au XVIe siècle à la lumière des recueils d’inscriptions latines de Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1513-1583) et les fouilles à la Villa d’Hadrien: naissance de l’archéologie au XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justus Lipsius and Epigraphy&amp;quot;. Seminar for the fellows of the Scaliger Institute. Leiden University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarque sur le rôle des inscriptions latines dans l'édition des textes classiques à la Renaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsification and Restoration in the 16th Century in the light of collections of Latin Inscriptions&amp;quot;. Seminar in Arts, Society, Humanities of Clare Hall, Cambridge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio, antiquaire, collectionneur et faussaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Little-Known Source for the Study of Classical Learning and the Visual Arts in the Renaissance&amp;quot;. PhD seminar organized by Prof. Philip Ford. Clare College. Cambridge. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect méconnu de l’épigraphie: la tradition manuscrite. À propos de l’inscription perdue du monument équestre de Constantin sur le Forum romain .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARRAUD Christophe, Pétrarque, Mon ignorance et celle des autres (de suis ipsius et multorum ignorantia), 1367-1368, Grenoble, Éd. Jérôme Million, 2000 (Collection Atopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, vol. 2, p. 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la Villa d’Hadrien: un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradizione manoscritta dell'epigrafe del monumento equestre di Costantino CIL VI 1141.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la conception du faux au XVIe siècle : épigraphie, numismatique et arts visuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una fonte misconosciuta dell'epigrafia classica : i codici umanistici. Elementi di metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un nuovo stemma dei codici epigrafici del ‘500 : l'esempio di Brescia&amp;quot;. Seminars of the Harvard University Center for Italian Renaissance Studies. Villa I Tatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradizione epigrafica : da Pirro Ligorio (Antichità romane) a Cassiano Dal Pozzo (Museum Chartaceum)&amp;quot;. Seminars of the The John Hopkins University. The Charles Singleton Center for Italian Studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista De Rossi e l’epigrafia latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concezione del falso numismatico e l'uso delle monete antiche nel Cinquecento. Contributo di Pirro Ligorio alla quarta edizione del -Discorso sopra le medaglie degli antichi-, di Sebastiano Erizzo&amp;quot;. Seminari del perfezionamento della Scuola Normale Superiore di Pisa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un esempio di falsificazione ligoriana: CIL X 1008*: dall'iscrizione al supporto iconografico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la critique des inscriptions ligoriennes: typologies et mécanismes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un falsario di iscrizioni: Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des manuscrits de Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sansone, Amicizia ed erudizione. Il carteggio scientifico tra Bartolomeo Borghesi e Luigi Nardi. Lettere scelte (1802-1837), «Strumenti e documenti n. 8», Centro Sammarinese di Studi Storici dell’Università degli Studi della Repubblica di San Marino, 2024, 306 pp. ISBN 979-12-80232-82-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rouen Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solin (H.), Da Rodolfo Pio ai Farnese. Storia di due collezioni epigrafiche urbane. – Helsinki : Societas Scientiarum Fennica, 2021. – 432 p. : ill., index. – (Commentationes Humanarum Litterarum, ISSN : 0069.6587 ; 141). –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue des études grecques. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes-de-Lecture Reynolds (L.), Wilson (N.), D’Homère à Érasme. La transmission des classiques grecs et latins. – Nouvelle édition de L.A. Sanchi, A. Cohen Skalli. – Paris : CNRS Éditions, 2021. – 304 p. : bibliogr., ill., index. – (Bibliothèque d’histoire des textes). – ISBN : 978.2.271.13915.3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio as a draftsman : Imitation of Antiquity and the Representation of the Body in the Mythological Drawings in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Columbia University in the City of New York The Italian Academy for Advanced Study in America. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studi antiquari di Pirro Ligorio e Girolamo da Carpi. Intorno alle “medaglie” degli antichi romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Riccomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino d'Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 61-62, pp. 55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedae epigraphicae di eruditi nella raccolta di Achille Stazio (1524–1581) conservata alla Biblioteca Vallicelliana (cod. B. 104): Pirro Ligorio (1512 c.–1581), Nicolaus Florentius (Roma 1558–1564), Ottavio Pantagato (1494–1567) e Pedro Chacón (1526–1581)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Supplementary (Volume 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit épigraphique (VAT.LAT.6034, FF.13-25) de Pirro Ligorio (1512C.-1583) en possession de Jean Matal (1510C.-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGRAFIA E ANTICHITÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, STUDI PERIDA CALABI LIMENTANIDIECI ANNI DOPO«SCIENZA EPIGRAFICA»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs des urines et plantes tinctoriales dans le De Urinis Theophili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.391-413. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15733823-00244p04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’epigrafe “nascosta” della dea scita Artim-pasa (IG XIV 85*). Un pretesto di falsificazione ligoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGRAFIA E ANTICHITÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’ISCRIZIONE NASCOSTA Atti del Convegno Borghesi 2017, 42, pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto. Un grecista e antiqario alla corte del cardinale Alessandro Farnese (1520-1581) attraverso le 'Antichità romane' di Pirro Ligorio,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 n.s.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épitaphe comme “exemplum Virtutis” dans les Macrobies des “Antichi Eroi Et Huomini Illustri” de Pirro Ligorio (1512 c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.22-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto. Un grecista e antiquario alla corte del cardinale Alessandro Farnese (1520-1589) attraverso le Antichità romanedi Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épitaphe comme &amp;quot;exemplum virtutis&amp;quot; dans les macrobies des « Antichi eroi et huomini illustri » de Pirro Ligorio (1512c.-1583), « History of Classical Scholarship », 1, 2019, pp. 22-56.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.22-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la description d'un &amp;quot;svolo di Turco&amp;quot; à Rome à l'origine de son dessin des Funambuli (1573)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conviene fare cotali luoghi (aviarii) lontani per mal odore. La reconstitution de la volière de Varron (Rust. 3,5) par Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I falsi epigrafici nelle antichità romane di Pirro Ligorio (1512-1583). Motivazioni, metodi ed attori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambrosiano graecolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spvrii lapides. I falsi nell'epigrafia latina, 8, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nourrissait-on les oiseaux dans la rotonde de la volière de Varron (Rust. 3, 5, 4) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Filologia e d'Istruzione Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (2), pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalande Biscontin Jacqueline (dir.), Feuilles de mémoire. Un carnet de dessins florentins du Musée du Louvre de l’académie du dessin attribué à Filippo Baldinucci, Berlin, Verlang Franz Philipp Rutzen, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArtItalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation des oiseaux dans la volière de Varron. L’eau dans les cages des portiques (Varr. Rust. III 5, 11-12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aevum, Rassegna di Scienze storiche linguistiche e filologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuilles de mémoire. Un carnet de dessins florentins du Musée du Louvre de l’académie du dessin attribué à Filippo Baldinucci Jacqueline LALANDE BISCONTIN . Avec les contributions de Catherine Monbeig Goguel et Ariane de la Chapelle. Avant-propos d’Arnold Nesselrath. Préface de Xavier Salmon. Berlin, Verlang Franz Philipp Rutzen, 2015,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Borghesi, Theodor Mommsen et l'edition des inscriptions de Pirro Ligorio dans le Corpus Inscriptionum Latinarum ( CIL )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.363 - 371. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhc/fhu053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et autobiographie chez Pirro Ligorio (1512-1582). L'éloge de Michel-Ange et de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Digression au XVIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1512-1583) et les véhicules antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.85-103. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.4129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolet (éd.), Allégorie et symbole. Voies de dissidence ? De l'Antiquité à la Renaissance, Rennes, PUR, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pinceau et la plume : Pirro Ligorio, Benedetto Egio et la “Aegiana Libraria” : à propos du dessin du Baptistère du Latran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ âge de l’inscription: la rhétorique du monument en Europe du XVe au XVIIe sie`cle. Par FLORENCE VUILLEUMIER LAURENS et PIERRE LAURENS. (Le Cabinet des images, 2). Paris: Les Belles Lettres, 2010. 290 pp., ill. Inaugurant la collection intitulée ‘Le Cabinet des images, 2). Paris: Les Belles Lettres, 2010.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M I S Z E L L E N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Kunsthistorischen Institutes in Florenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique épigraphique au XVIe siècle Ottavio Pantagato, Paolo Manuzio, Onofrio Panvinio, Antonio Agustín et Pirro Ligorio: à propos des tribus romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aevum, Rassegna di Scienze storiche linguistiche e filologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.949-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et destin dans Les Captifs de Plaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Fatum" : destin et liberté dans le théâtre, 4, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources pour l’histoire de la “libraria ecclesiae rothomagensis” : l’inventaire de livres de Robert de Croismare, archevêque de Rouen (1482-1493), dans les registres capitulaires de la cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur des dessins inédits du XVIe siècle de la Colonne Trajane attribués à Pirro Ligorio (Collection privée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horti Hesperidum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pirro Ligorio e la storia, 1, pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique KRINGS et Catherine VALENTI, Les antiquaires du Midi. Savoirs et mémoires XVIe XIXe siècles, Paris, Éditions Errance, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits et travaux d’érudits au XIXe siècle : la correspondance inédite de Giovanni Battista de Rossi (1822-1894) et Eugène Müntz (1845-1902) sur les mosaïques d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (1), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2009.92500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Due lettere inedite di Girolamo Mercuriale (1530-1606) a Piero Vettori (1499-1585) e le illustrazioni del De arte gymnastica (1573)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.275-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une amitié épigraphique: Martinus Smetius (Maarten de Smet), Carolus Clusius (Charles de l’Escluse) et Justus Lipsius (Juste Lipse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latinitates </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.305-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation in the Renaissance: Attitudes. Towards Leisure and Pastimes in European Culture, c.1425-1675, by Alessandro ARCANGELI (Basingstoke :Palgrave MacMillan, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The English Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 123, no 500, p. 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Vettori e l’epigrafia : l’edizione (Epigrammata antiqua Urbis Romae, 1521), le schede (Firenze BNC, cod. Magliab. XXVIII,29), le lapidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (2), pp.139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUALZERI Saverio, Penelope o della tessitura. Tramme feminili da Omero a Ovidio, Bari, Palomar, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode inédit dans la genèse de l’épigraphie latine à la Renaissance : la collection d’inscriptions romaines de Nicolaus Florentius de Haarlem dans les manuscrits de Laevinus Torrentius à la Bibliothèque Royale de Bruxelles (ms 4347-50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.153-183. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.IMA.1.100292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appunti per una prosopografia dell’Accademia dello Sdegno a Roma : Pirro Ligorio, Latino Latini, Ottavio Pantagato e altri.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Lipse et l’édition du recueil d’inscriptions latines de Martinus Smetius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gulden Passer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The res publica literarum of Smetius, Clusius and Lipsius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Omslag. Bulletijn van de Universiteitsbibliotheek Leiden en Scaliger Instituut </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “faux” sur porphyre. Aventures et avatars de la stèle de Théra honorant le gymnasiarque Bâton ( IG XII,3,331, 153 av. J.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cuvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.105-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsification et restauration au XVIe siècle à la lumière des recueils d’inscriptions latines de Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des amis du Centre d’Etudes Supérieures sur la Renaissance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Costanzi, Jacopo e Lelio Torelli, Vincenzio Borghini e la cultura antiquaria a Fano e a Firenze tra Quattro e Cinquecento : a proposito delle iscrizioni dell’arco di Augusto a Fano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des inscriptions latines dans l’édition des textes classiques à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.277-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losito Maria, Pirro Ligorio e il Casino di paolo IV in Vaticano. L’essempio delle cose passate, Roma, Fratelli Palombari Editori, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, no 4, p. 80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACI Gianfranco et SCONOCCHIA Sergio, Ciriaco d’Ancona e la cultura antiquaria dell’Umanesimo. Atti del convegno internazionale di studio (Ancona 6-9 febbraio 1992), Reggio Emilia, Edizioni Diabasis, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 2, p. 266-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la falsification. A propos du golfe de Santa Eufemia dans la Calabre antique et de la fortune de CIL X 1008* au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minima epigraphica et papyrologica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (5), pp.425-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARRAUD Christophe, Pétrarque, Le repos religieux (De otio religioso), Grenoble, Éd. Jérôme Million, 2000 (Collection Atopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 2, p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie : un aspect méconnu de l’histoire de la philologie classique au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.89-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONDI Albano, Giovanni Pico della Mirandola. Conclusiones Nongentae. Le novencento Tesi dell’anno 1486, Firenze, L. S. Olschki, 1995 (Studi Pichiani, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viti Paolo, Pico, Poliziano e l’Umanesimo di fine Quattrocento. Biblioteca Medicea Laurenziana, 4 novembre-31 dicembre 1994. Catalogo, Firenze, L. S. Olschki, 1994 (Studi Pichiani, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de l’essercitio gladiatorio de Pirro Ligorio et le De arte gymnastica de Girolamo Mercuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Jeux, cultures et sociétés du Moyen Age au XXe siècle, 3, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre inédite de Pirro Ligorio au cardinal Alexandre Farnèse : “Gli abiti delli iddij chiamati Consenti da Marco Varrone”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Studi in onore del Kunsthistorisches Institut in Florenz, 4 (1/2), pp.236-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOLPI Caterina, Il libro dei disegni di Pirro Ligorio all’Archivio di Stato di Torino, Roma, Edizioni dell’Elefante, 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (Association des historiens de l'art italien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, no 3, p. 23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Campana e l’epigrafia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, LVII, pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La falsification chez Pirro Ligorio. À la lumière des Fasti Capitolini et des inscriptions de Préneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eutopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, III (1-2), pp.67-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions ligoriennes dans le Museo Cartaceo. Pour une étude de la tradition des dessins d’après l’antique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaderni Puteani </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Cassiano dal Pozzo's Paper Museum, 1, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la découverte d'un plan ichnographique gravé sur marbre (CIL VI, 9015 = 29847b)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103 (2), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.1991.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Valeria Brocchilla (CIL VI 9346). Remarque sur la tradition manuscrite et le classement des inscriptions ligoriennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Newly discovered Works by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Warburg and Courtauld Institutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51, pp.242-245. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/751281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions ligoriennes. Remarques sur la tradition manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia medioevale e umanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.199-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHIELS Jan, &amp;quot;Een Petrarca-druk van Albert Pafraet&amp;quot;, in Liber amicorum Leon Voet, Antwerpen,Vereenig. d. Antwerpsche Bibliophielen, 1985, p. 273-283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi petrarcheschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHEDAE EPIGRAPHICAE DI ERUDITI NELLA RACCOLTA DI ACHILLE S TAZIO (1524–1581) CONSERVATA ALLA BIBLIOTECA VALLICELLIANA (COD . B. 104): PIRRO LIGORIO (1512 C.–1581), NICOLAUS FLORENTIUS (ROMA 1558–1564), OTTAVIO PANTAGATO (1494–1567) E PEDRO CHACÓN (1526–1581);</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles Statius Lusitanus (1524-1581) New Research and Perspectives on the Fifth Centenary of His Birth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary volume (7), 2024, 978-1-8380018-6-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schedulae solitariae Ligorianae nei codici e stampe di epigrafia nel Cinquecento: l’esemplare degli Epigrammata antiquae Urbis (1521) di Benedetto Egio da Spoleto (Bodleian Library, ms. Auct. S. 10 25) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquarian Literature in the Sixteenth Century. Archaeology and Epigraphy in Printed Books and Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelone, Spain. 10, De Gruyter Brill, 2024, 978-3-11-134476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nudité et mixité dans le De arte gymnastica (1573) de Girolamo Mercuriale. Le dilemme du médecin humaniste et du chrétien » dans « Corps, normes, genre. Discours et représentations de l’Antiquité à nos jours » sous la direction de Catherine Baroin et Anne-Florence Gillard-Estrada, « Synthèses & Hypothèses », n° 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figura dell’atleta nelle Antichità romane di Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : ESSERE SEMPRE IL MIGLIORE. Concorsi e gare nella Napoli antica, a cura di Federico Rausa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.385-394, 2022, 978-88-6906-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et « l'histoire secrète » de la restauration de l'Acqua Vergine sous le pontificat de Pie IV (1559-65)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La falsificazione epigrafica. Questioni di metodo e casi di studio. A cura di Lorenzo Calvelli.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-386-1/015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shadow of Polidoro. Pirro Ligorio as a draftsman,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio's Worlds Antiquarianism, Classical Erudition and the Visual Arts in the Late Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Brill's studies in Intellectual History 293, 2019, Brill’s studies on art, art history, and intellectual history, 9789004382657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errori epigrafici nella raccolta di Martinus Smetius (Martijn De Smet, 1520 c.-1567)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Gallo; Antonio Sartori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Ambrosiano, pp.71-82, 2019, 978-88-6894-398-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRORI EPIGRAFICI NELLA RACCOLTA DI MARTINUS SMETIUS (MARTIJN DE SMET, 1520 c. - 1567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ERRORE IN EPIGRAFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-6894-398-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquari e letterati nell'Accademia degli Sdegnati: il sodalizio di Pirro Ligorio e Francesco Maria Molza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Geremicca, Patrizia Tosini,Roma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intrecci virtuosi. Letterati, artisti e accademie tre Cinque e Seicento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Carla Chiummo,, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémique philologique de Lilio Gregorio Giraldi contre Niccolo Perotti et Ermolao Barbaro sous la plume de Pirro Ligorio (1512-1582): remarques sur la composition des Antichità romane,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Gaëlle Viard et Annick Stoehr-Monjou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium in libris. Mélanges en l’honneur de Jean-Louis Charlet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-505, 2016, Collection des Études augustiniennes. Série Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu de la peregrinatio epigraphica per totam Peninsulam Ibericam (1564-1565) de Carolus Clusius à la lumière du manuscrit de La Haye (Koninklijke Bibliothek, 72b22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerard Gonzalez Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peregrinationes ad inscriptiones colligendas.Estudios sobre epigrafía de tradición manuscrita.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat autonoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-290, 2016, 978-84-490-6448-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio's Early Drawings and the Influence of Polidoro da Caravaggio: A Focus on Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National Gallery of Art - Center for Advanced Study in the Visual Arts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center 36 - Record of Activities and Research Reports 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Gallery of Art - Center for Advanced Study in the Visual Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-161, 2016, 1557-198X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre archéologie et littérature : les portraits des hommes illustres de Pirro Ligorio et la transmission de Pausanias à la fin de la Renaissance, ,,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'or et le calame Liber discipulorum : Hommage à Pierre Laurens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris-Sorbonne, pp.271-290, 2015, Rome et ses renaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Marini et la transmission des fausses inscriptions de Ligorio : des éditions des “dotti antiquari” aux manuscrits épigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Buonocore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaetano Marini (1742-1815) protagonista della cultura europea: scritti per il bicentenario della morte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Apostolica Vaticana, pp.934-948, 2015, Studi e testi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation dissidente du corps à l'époque de la Contre-Réforme. Un dessin inédit de saint Jérôme par Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Kahn; Elsa Kammerer; Anne-Hélène Klinger-Dollé; Marine Molins; Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes au corps. Promenades et musardises sur les terres de Marie Madeleine Fontaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-198, 2015, Travaux d'Humanisme et Renaissance, 978-2-600-01946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description inédite de la grande comète de 1577 par Pirro Ligorio avec une note sur la rédaction des Antichità romane à la cour du duc Alphonse II de Ferrare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La festa delle arti: Scritti in onore di Marcello Fagiolo per cinquant’anni di studi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mario Bevilacqua, Vincenzo Cazzato, Sebastiano Roberto,, pp.322-324, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valla e l'edizione di Livio di Arnold Drakenbroch (1738-1746). Per lo studio della filolgia classica nel settencento.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini; Clementina Marsico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nel cantiere degli umanisti. Per Mariangela Regoliosi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1333-1340, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Historiae romanae di Tito Livio (Roma, 1470) della Biblioteca di Orso Orsini duca d’Ascoli ora nella Bibliothèque nationale de France (Rés. J.626, 216-217)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli antichi e moderni. Studi in onore di Roberto Cardini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1401-1412, 2010, 9788859608981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchia, buco di tarlo e stemma&amp;quot; : per la ricostruzione della bibliotheca di Orso Orsini, duca d'Ascoli, attraverso alcuni incunaboli delle Historiae romanae di Tito Livio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli antichi e i moderni. Studio in onore di Roberto Cardini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1389-1400, 2010, 978-88-596-0898-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie et falsification dans les Antichità romane de Pirro Ligorio (1512-1583) : l’exemple d’Hercule au jardin des Hespérides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Leroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mythologie classique dans la littérature néo-latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.409-424, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La falsificazione epigrafica nell’Italia della seconda metà del Cinquecento. Renovatio ed inventio nelle Antichità romane attribuite a Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El monumento epigrafico en contextos secundarios, Procesos de reutilización, interpretación y falsificación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona Servei de Publicacions, Bellaterra,, pp.217-227, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur Pirro Ligorio et Francesco Contini à Tivoli : le plan de la Villa d’Hadrien et son explication (Dechiaratione)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrine Galand-Hallyn; Carlos Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Villa et l'univers familial. De l'Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.79-92, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Antichità romane” de Pirro Ligorio et “l'Accademia degli Sdegnati”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Académies dans l'Europe humaniste. Idéaux et pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2008, 978-2-600-01175-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una collaborazione tra antiquario ed erudito : i disegni e le epigrafi di Pirro Ligorio nel De arte gymnastica di Girolamo Mercuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arcangeli; Vivian Nutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Girolamo Mercuriale : medicina e cultura nell'Europa del Cinquecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.127-157, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la “dechiaratione delle medaglie antiche”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi, Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Antenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.569-596, 2007, 978-88-8455-612-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la &amp;quot;dechiaratione delle medaglie antiche&amp;quot; : naissance de la numismatique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi; Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editrice Antenore, pp.569-596, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la “dechiaratione delle medaglie antiche” : naissance de la numismatique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi; Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editrice Antenore, pp.569-596, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration de Benedetto Egio aux Antichità à romane de Pirro Ligorio : à propos des inscriptions grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliana Carrara; Silvia Ginzburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Testi, immagini e filologia nel XVI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni della Normale, pp.205-224, 2007, Seminari e convegni (Scuola Normale Superiore), 978-88-7642-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus epigraphicae. Pirro Ligorio et d’autres érudits dans les recueils d’inscriptions latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim; Marc Deramaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XVIe au XVIIe siècle. Influence, émulation, traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.233-270, 2006, 978-2-87775-410-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quel triste carteggio” et “quei dolci vincoli”. Deuils familiaux et amitié fraternelle dans la correspondance entre Theodor Mommsen et Giovanni Battista de Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Martínez-Pinna Nieto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En el Centenario de Theodor Mommsen, 1817-1903: homenaje desde la universidad española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio de Publicaciones de la Universidad de Málaga; Real Academia de la historia de Madrid, pp.37-44, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte de Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonetta Prosperi Valenti Rodinò; Philippe Costamagna; Florian Härb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi sul disegno italiano in onore di Catherine Monbeig Goguel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e le false iscrizioni della collezione di antichità del cardinale Rodolfo Pio di Carpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto III e Rodolfo Pio da Carpi. Collezionisti e Mecenati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arti Grafiche Friulane, pp.109-121, 2004, 9788886550871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le Grand Tour de Marquardus Gudius en France et en Italie (1662-1664), sur la formation de sa bibliothèque et son activité d’épigraphiste à travers ses notes à Phèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission du savoir dans l’Europe des XVIe et XVIIe siècles : acteurs, moyens, destinataires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.423-449, 2000, 978-2-7453-0398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio, Pirro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul F. Grendler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Scribner’s Sons, pp.425-427, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raccolte di iscrizioni di Ciriaco d’Ancona nel carteggio tra Giovanni Battista De Rossi e Theodor Mommsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Sconocchia; Gianfranco Paci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciriaco d’Ancona e la cultura antiquaria dell’umanesimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diabasis, pp.467-517, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawings of Fake Inscriptions by Pirro Ligorio (1513-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Jones; Paul Craddock; Nicolas Barker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake? The Art of Deception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trustees of the British Museum by British Museum Publications, pp.135-136, 1990, 0-7141-1703-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ginette Vagenheim </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5154-2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim (née en 1961) est une universitaire française, enseignante-chercheuse en langue et littérature latines à l’Université de Rouen-Normandie (Département d’Humanité et Monde Contemporain) depuis 1995, habilitée à diriger des recherches (HDR) depuis 2003 et membre honoraire de l'Institut universitaire de France (IUF, depuis 2001-).Elle est spécialiste de la réception de la culture classique à la Renaissance, et notamment de Pirro Ligorio, successeur et émule de Michel-Ange, dont elle est une spécialiste de renommée internationale (voir notamment Pirro Ligorio's worlds, Leiden, Brill 2019, avec F. Loffredo).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette, Renée, Flore Vagenheim est née le 8 mars 1961 à Kabgayi au Rwanda de père franco-rwandais, Pierre Henri Vagenheim et de mère belgo-burundaise, Aline Robert. Elle est mère de l’artiste Lucie Vagenheim Fasano, née le 29 novembre 1998 (finaliste The Voice 2017 et actuellement soprano 2 dans le chœur Vox, Sydney Opera).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle étudie à l’Université catholique de Louvain-la-Neuve où elle obtient en 1985 une licence et une agrégation belge en philologie classique. Elle poursuit ses études à l'Università cattolicà del Sacro cuore à Milan , où elle obtient, en 1987, un Master en philologie des textes médiévaux et de la Renaissance sous la direction du Professeur Giuseppe Billanovich. En 1990, elle est reçue, à la première place, au concours d'entrée du doctorat de la Scuola Normale Superiore de Pise et obtient son doctorat, avec le vote maximal, en histoire de l’art et d’archéologie anciennes, sous la supervision des Professeurs Augusto Campana, Paolo Barocchi et Salvatore Settis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim o obtenu des bourses de recherche au sein des plus prestigieuses institutions internationales dont la Columbia University of New York City ( Italian Academy), la Harvard University ( Villa I Tatti à Florence et Dumbarton Oaks à Washington), le Center for Advanced Study on Visual arts (CASVA) à la National Gallery of Art de Washington, le Getty Center for Humanities à Los Angeles;le collège Clare Hall à Cambridge dont elle est Life member, le Warburg Institute à Londres ; le Scaliger Institute à Leiden ; la Herzog-August Bibliothek à Wolfenbüttel.Elle est chercheuse résidente à l'école française de Rome de mai à juillet 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a également été visting professour pour enseigner en doctorat à l'Université de Saint Marin et à l'Université de Florence (San Gimignano).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement membre du European Research Council (ERC), comme experte en SH5 (2021-).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES POLITIQUES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim a été conseillère de deux de ses ministres de tutelle, en 2008, de Madame Valérie Pécresse, Ministre de l'enseignement supérieur et la recherche comme cheffe de la MIPADI (Mission pour la parité et la lutte contre les discriminations) dans l'administration centrale, avec délégation de signature  et en 2011-2012, au sein du Cabinet de Monsieur François Sauvadet, Ministre de la Fonction publique, comme conseillère pour l'égalité des femmes et des hommes dans la Haute Fonction Publique dans le cadre de la Loi Sauvadet du 12 mars 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONSGinette Vagenheim a publié près de 200 contributions, séminaires, compte-rendus et recensions et articles dans des revues académiques internationales de catégorie A, dans les domaines des études archéologiques (notamment sur Pirro Ligorio) et de l'histoire de l'érudition classique à la Renaissance, de l'histoire de l'épigraphie à la Renaissance et de l'historiographie au XIXe siècle (voir le site de ERIAC de l'Université de Rouen-Normandie et ses articles sur Archives -Hal). Deux de ses articles, particulièrement remarqués par la critique, portent sur l'exégèse philologique du célèbre passage de la volière de Varron (116-27 avant J.C.) dans le livre III du &amp;quot;De re rustica&amp;quot; ( RFIC,2017) et d'un passage du &amp;quot;De Urinis&amp;quot; de l'auteur byzantin Theophilus (Early Science and Medicine, 2019). Elle est membre de plusieurs comités de rédaction et de lecture : Les Mélanges de l' Ecole française de Rome (Rome-Paris), Latomus (Bruxelles), La Revue des études anciennes (Paris); la Revue des études latines (Paris); Les cahiers de la Renaissance (Paris), Aevum (Milan), et Corpus delle opere firmate del Medioevo Italiano (Scuola Normale Superiore di Pisa).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle participe à plusieurs projets européens : le comité pour la publication des œuvres de Pirro Ligorio ; le comité pour le projet &amp;quot;manuscripta epigraphica et manus epigraphicae&amp;quot; de l'Universitat autonòma de Barcelona ; le séminaire international &amp;quot;L'antiquaria e i suoi metodi&amp;quot; de la Scuola Normale Superiore di Pisa-Università degli studi di Firenze ; le comité pour le bicentenaire de la mort de Gaetano Marini de la Bibiloteca Apostolica del Vaticano ; le comité pour la publication et l'étude des textes humanistes de Paris-IV Sorbonne ; et le comité pour le développement des corpus épigraphiques de la Société française d'épigraphie romaine et de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRIX ET DISTINCTIONS :Prix “Jeunes chercheurs” du Rotary Club de PiseMembre junior de l'Institut Universitaire de France (IUF)Life Member Clare Hall CambridgeFellow de l'Université HarvardFellow de l'Italian Academy of the Columbia University in New York (2014)Fellow de la CASVA National Gallery of Art Washington DC (2015-2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanus Vinandus Pighius (1520-1604): des recueils d’inscriptions aux œuvres imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulating Perspectives of the Past Epigraphic Material in Manuscripts (15th–17th centuries) Colloquium in memoriam of Marco Buonocore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Letizia Caldelli; Xavier Espluga; Marietta Horster; Silvia Orlandi, Jun 2026, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est l’Hippolyte de la statue conservée à la Bibliothèque Apostolique Vaticane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Forger le faux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Bertrand; François Bougard; Matthieu Cassin, Jun 2026, Paris, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Fasti Capitolini à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronic Pasts: Comparing Ancient and Early Modern Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentina Arena, ERC project (FRRAnt), Jun 2026, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les hôtes (convivae) de la salle à manger dans la volière de Varron (De agricultura III,5) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité en Normandie. 9e section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Noël Castorio; Typhaine Haziza, May 2026, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Cicero from antiquity to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient World Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Andrew Turner; Dr Edward Jeremiah, Aug 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifications épigraphiques et collections épigraphiques : le &amp;quot;cycle de vie&amp;quot; des inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épigraphie au XXIe siècle: Actes du XVIe Congrès International d’Épigraphie Grecque et Latine Bordeaux, 29 août-02 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Fröhlich - Milagros Navarro Caballero, Aug 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e la scoperta delle grottesche a Villa Adriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentazione del libro di Andrea Bruciatio e Giuseppina Enrica Cinque : Villa Adriana agli albori del Rinascimento: Leonardo Michelangelo Raffaello, Roma Dei Merangoli Editrice, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moderatrice: Benedetta Adembri, Sep 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer les œuvres de Cicéron de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du GRHis : L’Antiquité en Normandie : 8e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Cosme, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-latin à l'italien : dans l'officine de la rédaction des &amp;quot;Antichità romane&amp;quot; de Pirro Ligorio. (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE NÉO-LATIN, LA LANGUE ET LES LANGUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHARLET-MESDJIAN, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza di Pirro Ligorio (1512c.-1583) nel taccuino romano di Girolamo da Carpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornata di studi Intorno a Girolamo da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direttrice Giuseppina Mussari, Jun 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphie et culture classique dans l’Hercules Prodicius (1587) de Stephanus Vinandus Pighius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquaires voyageurs (XVIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Cavalieri, université de Louvain Véronique Krings, université Toulouse – Jean Jaurès Haude Morvan, université Bordeaux Montaigne; Claudia D’Alberto, università degli Studi ‘G. d’Annunzio’ Chieti-Pescara et université de Liège; Olivier Latteur, université de Louvain et université de Namur; Renaud Robert, université Bordeaux Montaigne, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Scenes: Artisans, Artists, and Antiquarians in the Chivalric Festivals at the Court of Ferrara in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the School of Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Gagné, Nov 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifications épigraphiques et collections épigraphiques Le « cycle de vie » des inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épigraphie au XXie siècle. Actes du du XVIe congrès international d’épigraphie grecque et latine organisé à Bordeaux par Pierre Fröhlich et Milagros Navarro Caballero les 29 aôut-2septembre 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèses pour l'identification de nouvelles mains dans le manuscrti Oxofrd Bodleian Library Auct. S 10 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquarian literature in the sixteenth century : archaeology and epigraphy in printed books and manuscripts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Carbonell i Manils; Gerard González Germain, Nov 2022, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e le cavallerie ferraresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e l’Italia. Antichità locali e cultura antiquaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Rausa; Antonia Di Tuccio; Marina Guarente; Emanuela Spagnoli, May 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funzione degli spazi bianchi nel Codex Einsidlensis 326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposio internazionale. La loquacità degli spazi bianchi in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Sartori; Federico Gallo; Sergio Lazzarini, Sep 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus epigraphicae negli Epigrammata antiquae Urbis di Benedetto Egio, Barcellona, 16-18 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIQUARIAN LITERATURE IN THE FIRST CENTURY OF PRINTING (1450 -1550). PRINTED BOOKS AND MANUSCRIPTS : international symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the forgery in some Carmina Latina Epigraphica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar-Conference 2 “What’s in a Manuscript?” September 19–23, 2022, Rome, La Sapienza: organized by CARMEN Communal Art – Reconceptualising Metrical Epigraphy Network (CARMEN) A Marie Skłodowska-Curie Actions (MSCA) Innovative Training Network (ITN) funded within the EU Framework Programme for Research and Innovation (Horizon 2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GINETTE VAGENHEIM, Ligorian manuscripts (lesson on 20th December) and A “forgery” on Porphyry: the turbulent journey of the stele honoring Bâton, the gymnasiarch of Thera, IG XII,3,331, 153 a.C. (conference on 21th Décember )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARMEN Seminar-Conference 2 “What’s in a Manuscript?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Project Coordination Prof. Dr. Marietta Horster, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the Restoration Techniques of Antique Statues in the 16th century: The Example of the ‘Hippolytus-statue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction Reloaded: Why a Second Workshop on the Hippolytus-statue?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spigolature Ligoriane nell'orthographia alphabetica di Achille Stazio (Biblioeca Vallicelliana, Ms. B.104)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHILLES STATIUS LUSITANUS (1524-1581) E IL SUO TEMPO NUOVE INDAGINI E PROSPETTIVE DI RICERCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Volière de Varron selon Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : objet de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisa Andretta (CNRS-LARHRA); Michèle CLÉMENT (Université Lyon 2-IHRIM); Monica Martinat (Université Lyon 2-LARHRA).; Romain Descendre (ENS Lyon-TRIANGLE), Jan 2021, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the Restoration Techniques of Antique Statues in the 16th century: The Example of the &amp;quot;Hippolytus statue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippolytus Statue. The Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, András Handl; Anthony Dupont; Stefan Schorn, Sep 2021, Convent van Chièvres, Groot Begijnhof 39, Leuven, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione : Per un’edizione digitale dei manoscritti di Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligorio Digitale. Idee e prospettive per un’edizione digitale dei manoscritti di Pirro Ligorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Vagenheim; Federico Rausa; Anna Schreurs, Oct 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coins as a Source: Pirro Ligorio’s Drawings from the Pierpont Morgan Library and Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermeneutics of Sources in Renaissance Antiquarianism: Annual Congress of the Renaissance Society of America (RSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damiano Acciarino, Mar 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquarianism and Engineering in Pirro Ligorio's Project for the Cavallerie Ferraresi (Isola Beata 1569)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermeneutics of Sources in Renaissance Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matteo Soranzo and Damiano Acciarino, Mar 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da “fantasia” letteraria a “fantasia” iconografica. Pirro Ligorio (c. 1512-1583) e l’epillio VI del cupido cruciatus di Ausonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disegnare l’antico, riproporre l’antico nel Cinquecento: taccuini, copie e studi intorno a Girolamo da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Pattanaro; Sarah Ferrari, Jun 2019, Padova, Italy. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figura dell’atleta nelle “Antichità romane” di Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Essere sempre il migliore". Concorsi e gare nella Napoli antica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diva Di Nanni Durante; Elena Miranda De Martino; Eduardo Federico; Federico Rausa; Vittorio Saldutti; Emanuela Spagnoli, May 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal manoscritto alla stampa :L'uso delle Epigrammata antiquae Urbis di Jacopo Mazzocchi nella silloge epigrafica di Martinus Smetius (ca. 1520- 1578)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epigrammata Antiquae Vrbis (1521) and Its Influence on European Antiquarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan CARBONELL et Gerard GONZÁLEZ, Jan 2019, Barcellona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da &amp;quot;fantasia&amp;quot; letteraria a &amp;quot;fantasia&amp;quot; iconografica Pirro Ligorio e l’interpretazione degli autori classici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disegnare l'antico, riproporre l'antico nel Cinquecento: Taccuini, copie e studi intorno a Girolamo Da Carpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Pattanaro; Sarah Ferrari, Jun 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli errori nel codice epigrafico di Martinus Smetius (1527-1578)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Gallo e Antonio Sartori, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli errori e correzioni nella tradizione manoscritta delle epigrafi nel'500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Sartori; Federico Gallo, Sep 2018, Milano, Biblioteca Ambrosiana, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'épigraphie dans les livres des Antichi eroi et huomini illustri de Pirro Ligorio (1512 c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Rencontre franco-italienne sur l'épigraphie du monde romain in memoria di Silvio Panciera Epigrafi di carta, epigrafi di pietra. Il ruolo della tradizione manoscritta nello studio delle iscrizioni genuine e spurie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfredo Buonopane (Università di Verona), Lorenzo Calvelli (Università Ca' Foscari Venezia), Giovannella Cresci (Università Ca' Foscari Venezia), Oct 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quaderno di lavoro autografo di Antonio Agustin all'origine delle &amp;quot;Familiae romanae&amp;quot; di Fulvio Orisini?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno della Reial Acadèmia de Bones Lletres, Barcelona. Universitat Rovira i Virgili : El arzobispo Antonio Agustín en el 500º aniversario de su nacimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Carbonell I Manil; Marc Mayer Oliv, Jun 2017, Barcelona e Tarracona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Giovio’s Comment on Varro’s Aviary (On agriculture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America. Panel Interpreting the Antique 1500C.-1675C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Connors; Ginette Vagenheim, Mar 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et l’iconographie d’Isis, mère de tous les dieux et &amp;quot;natura generante&amp;quot; dans les Antichità romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des divinités du cercle isiaque. De l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Bonnet; Laurent Bricault, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Preparatory Drawings” for some Iconographic Programs (Aesop’s Fables, The Life of Hippoytus, Este Genealogy) by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America. Panel: "From sketch to drawing invention and practice in Rome 1500-1650"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Vagenheim; The Italian Academy for Advanced Studies in America at Columbia University, Mar 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie d’Isis et d’Harpocrate dans les Antiquités romaines de Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des divinités du cercle isiaque de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne BONNET, Laurent BRICAULT, Carole GOMEZ, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en page des Antichita romane de Pirro Ligorio : texte et illustrations ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de la SEMEN-L. Formes du texte latin au Moyen Âge et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sketch to drawing : Technique and “Inventio” in some newly identified drawings by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel on Pirro Ligorio's worlds at the Renaissance Society of Amerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justus Lipsius De bibliothecis and Pirro Ligorio as his sources&amp;quot;. Antiquarianism and Philology. The Renaissance Society of America. New York City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Renaissance Society of America: Antiquarianism and Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Stenhouse; Ginette Vagenheim; SOF of the Amercian Academy in Rome; International Society for Neo-Latin Studies, Mar 2014, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le droit au portrait” dans le Libro degli antichi heroi e uomini illustri de Pirro Ligorio (1512-1583) : Image et droit II : l’usage juridique des images. Université de Grenoble II - Ecole française de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et droit II : l’usage juridique des images. Université de Grenoble II - Ecole française de Rome, organisé par Naïma Ghermani et Caroline Michel d’Annoville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naima Ghermani; Caroline Dannoville, Dec 2014, Rome, Piazza Navone, Ecole française de Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farnese Circle : Erudition and antiquarian&amp;quot;. The Renaissance Society of America. San Diego.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Renaissance Society of America: Panel on Renaissance Salons and Cénacles by Philip Ford, Clare College, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Renaissance Society of America, Apr 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination positive dans la haute fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lyon : Journées de l’économie : table ronde organisée par Alain Trannoy de l’ Aix - Marseille School of Economics, Cercle des économistes et Conseil d’analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité, paternité, carrière professionnelle en France: quand l'Etat s'en mêle (la loi Sauvadet sur l'égalité professionnelle dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude OSOI : Maternité, paternité à la lumière du Genre dans l'Océan Indien (ORACLE, CCLC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Geoffroy, Oct 2013, Saint Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circuler à travers l’Italie à la Renaissance à la recherche des antiquités romaines : Pirro Ligorio et ses antichità romane ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « La Renaissance en Europe dans sa diversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Laboratoire d’Histoire de l’Architecture Contemporaine/ENSA-Nancy (LHAC); l'Association Journées Européennes de la Culture Juive-Nancy (JECJ), Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrammes et portraits dans le Libro degli uomini illustri de Pirro Ligorio&amp;quot;. Congrès international “Epigrammes et tableaux : entre poésie et peinture (15- 17e s.)&amp;quot;, organisé par GEMCA, Université de Louvain-la-Neuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international “Epigrammes et tableaux : entre poésie et peinture (15- 17e s.)", organisé par GEMCA, Université de Louvain-la-Neuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrammes et portraits dans le &amp;quot;Libro degli uomini illustri&amp;quot; de Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du GEMCA. Université de Louvain-la-Neuve: “Epigrammes et tableaux : entre poésie et peinture du 15 au 17e siècle. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Mommsen and Pirro Ligorio International Congress&amp;quot; : Inventive inscriptions. Epigraphy and the organization of Knowledge. University of Warwick.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Inventive inscriptions. Epigraphy and the organization of Knowledge. University of Warwick. Department of Classics,organized by Alison Cooley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Medicine and Antiquarian studies in the Renaissance : G. Mercuriale’s ‘De arte gymnastica’ (1573) and its illustrations by Pirro Ligorio&amp;quot;. Seminars of the Wellcome Trust Centre for the History of Medicine. University College London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Wellcome Trust Centre for the History of Medicine of the University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Mommsen, Giovanni Battista de Rossi et le projet du Corpus Inscriptionum Latinarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse et constitution des sciences de l’histoire et d e la philologie » de la fin du Moyen âge au cœur des temps modernes. Colloque international Université de Reims. Colloqe du CERHICl organisé par Didier Marcotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Codices descripti non spernendi” : Pour une édition des recueils d’inscriptions latines de la Renaissance (Cod. Magliab. XXVIII, 29 de la Biblioteca Nazionale Centrale de Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congressus internationalis epigraphiae graecae et latinae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Barcellona, Espagne. pp.1467-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1513-1583) et les fouilles à la Villa d’Hadrien : naissance de l’archéologie au XVIe siècle&amp;quot;. Colloque Science et antiquaria : acteurs, paradigmes, reconfigurations disciplinaires, 11-12 juin 2004, Rome, École française de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science et antiquaria : acteurs, paradigmes, reconfigurations disciplinaires, 11-12 juin 2004, Rome, École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemi di catalogazione dei codici epigrafici. Scuola post-universitario europea in beni culturali e artistici. San Gimignano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola post-universitario europea in beni culturali e artistici. San Gimignano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Donatella Coppini; Prof. Mariangela Regoliosi; Prof. Roberto Cardini, Nov 2000, San Gimignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition manuscrite des inscriptions de Brescia au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio Augustin between Renaissance and Counter Reform. Colloquium held at the Warburg Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, London, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquarian influences and the power of artifice for the 1569 tournament of 'L’Isola Beata' in some drawings by Pirro Ligorio, Journal of the Warburg and Courtauld Institutes due for 2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Vicentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio and the restoration of the statue of Saint Hippolytus in the Vatican Library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio illustratore delle Fabulae centum di Gabriele Faerno (1563). Mélanges pour Joan Carbonell Manils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre : &amp;quot;Pirro Ligorio. Libro delle sepolture di varie nazioni. Dal manoscritto XIII.B.10 della Biblioteca Nazionale di Napoli&amp;quot;. A cura di Federico Rausa, Roma, De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'expertise dans les disciplines de sciences humaines et sociales (SH5) au niveau européen (European Research Council)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osez l'Europe : événement sur les projets européens et financements European Reasearch Council (ERC) en Sciences Humaines et Sociales (SHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Terentius Varro’s Aviary (On agriculture) through the eyes of the Humanists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient World Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Varro's Aviary in his garden at Cassinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gardens and Academies in Early Modern Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et Michel-Ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars critica lapidaria II : l'esempio dei Fasti Capitolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in scienze storiche- San Marino/Ecole française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Marino, San Marino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statue nel Foro romano : l'esempio dell'epigrafia perduta del monumento equestre a Costantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario in scienze dell'antichità dell'Università di Ca' Foscari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemi di catalogazione dei codici epigrafici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del dottorato internazionale della civiltà dell'Umanesimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Gimignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars critica lapidaria : l'esempio della &amp;quot;tribus Menenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in scienze storiche -Reppublica di San Marino/Ecole française de Rome-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Marino, San Marino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e la Casina di Pio IV : il concetto di falsificazione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans Lias, 50, 2, pp. 173-199, de Gerard Gonzalez Germain : &amp;quot;The Manuscript Annotations of Mariangelo Accursio and Antonio Lelli on the Epigrammata antiquae urbis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans la Revue Latomus, tome 83 – Fascicule 4, pp. 671-693 : Víctor González Galera, &amp;quot;El epitafio del actor Sercius Polensis (CIL V 1* = CIL XI 299*): un divertimento plautino del s. XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'article paru dans Latomus, tome 81 – Fascicule 3, pp. 564-590 de Antonio Moreno Hernández, &amp;quot;En busca del poeta Julio César: La edición de Fulvio Orsini de los fragmentos poéticos de César (Amberes 1570)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio as a draftsman : The Catalogue raisonné of his drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.184-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto, un grande ellenista alla corte del cardinal Alessandro Farnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et Michel-Ange dans les “Vite” de Giorgio Vasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “catalogue raisonné” of Pirro Ligorio's drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1512-1583) e le antichità di Napoli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les &amp;quot;conuiuae&amp;quot; de la volière de Varron ? Une &amp;quot;uexata quaestio&amp;quot; de la Renaissance à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro ligorio testo e immagini : Pirro Ligorio e Michelangelo&amp;quot; : Seminario di ricerca per il dottorato dell'Università degli studi di Napoli Federico II, a cura di Federico Rausa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01829835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio pittore napoletano attraverso i suoi primi disegni, in Pirro Ligorio. Testo e immagine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio as a draftsman : Imitation of Antiquity and the Representation of the Body in the Mythological Drawings in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio as first “archaeologist” at the Hadrian Villa At Tivoli. SeminarS of the Department of archaeology and art History at the University of Columbia; New York City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Antiquarians Who Were They?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la restitution visuelle de la volière de Varron&amp;quot; : Colloque sur Les architectures fictives. Ecriture et architecture de l’antiquité à nos jours. Université de Bordeaux organisé par Gaëlle Viard et Renaud Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du terme “chimene” dans le De urinis Theophili. Université de Paris Sorbonne. Colloque international. UMR Orient et Méditerranée-Labex Resmed : Un corpus médical problématique: les traités attribués à Théophile Protospathaire (VII-IXe siècle) et la relecture chrétienne des enseignements hippocratiques et galéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi Théophile compare-t-il la couleur upôchron/subpallidus dans son traité des urines ? La contribution des commentaires humanistes à l'identification de la “chyménè” dans les traités d'urines byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de l’archevêque Robert de Croismare (1445-1493) et du chanoine Laurent Sureau (mort en 1479). Pour une histoire des bibliothèques de l'Archevêché et du Chapitre de la cathédrale à Rouen au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stèle du gymnasiarque Bâton de Théra (IG XII 3, 331) érigée en 153 avant J.C. Séminaire d’histoire ancienne. Institut « Ausonius ». Université de Bordeaux, 10/11/2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer dans l’Empire d’après les Antichità romane de Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Müntz et le début de l’histoire de l’art chrétien en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins inédits du XVIe siècle de la Colonne Trajane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Antichità romane” de Pirro Ligorio (1512-1583): une encyclopédie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esempio dell’epigrafe perduta del monumento a Costantino nel Foro Romano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des aventures et avatars de IG XII,3,331.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cuvigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la falsification et restauration au XVIe siècle à la lumière des recueils d’inscriptions latines de Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1513-1583) et les fouilles à la Villa d’Hadrien: naissance de l’archéologie au XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justus Lipsius and Epigraphy&amp;quot;. Seminar for the fellows of the Scaliger Institute. Leiden University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarque sur le rôle des inscriptions latines dans l'édition des textes classiques à la Renaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsification and Restoration in the 16th Century in the light of collections of Latin Inscriptions&amp;quot;. Seminar in Arts, Society, Humanities of Clare Hall, Cambridge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio, antiquaire, collectionneur et faussaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Little-Known Source for the Study of Classical Learning and the Visual Arts in the Renaissance&amp;quot;. PhD seminar organized by Prof. Philip Ford. Clare College. Cambridge. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect méconnu de l’épigraphie: la tradition manuscrite. À propos de l’inscription perdue du monument équestre de Constantin sur le Forum romain .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARRAUD Christophe, Pétrarque, Mon ignorance et celle des autres (de suis ipsius et multorum ignorantia), 1367-1368, Grenoble, Éd. Jérôme Million, 2000 (Collection Atopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, vol. 2, p. 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la Villa d’Hadrien: un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradizione manoscritta dell'epigrafe del monumento equestre di Costantino CIL VI 1141.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la conception du faux au XVIe siècle : épigraphie, numismatique et arts visuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una fonte misconosciuta dell'epigrafia classica : i codici umanistici. Elementi di metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un nuovo stemma dei codici epigrafici del ‘500 : l'esempio di Brescia&amp;quot;. Seminars of the Harvard University Center for Italian Renaissance Studies. Villa I Tatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradizione epigrafica : da Pirro Ligorio (Antichità romane) a Cassiano Dal Pozzo (Museum Chartaceum)&amp;quot;. Seminars of the The John Hopkins University. The Charles Singleton Center for Italian Studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista De Rossi e l’epigrafia latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concezione del falso numismatico e l'uso delle monete antiche nel Cinquecento. Contributo di Pirro Ligorio alla quarta edizione del -Discorso sopra le medaglie degli antichi-, di Sebastiano Erizzo&amp;quot;. Seminari del perfezionamento della Scuola Normale Superiore di Pisa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un esempio di falsificazione ligoriana: CIL X 1008*: dall'iscrizione al supporto iconografico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la critique des inscriptions ligoriennes: typologies et mécanismes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un falsario di iscrizioni: Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des manuscrits de Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsificazioni e collezioni epigrafiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calvelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Calvelli- Ginette Vagenheim. L’ERMA di BRETSCHNEIDER, Epigrafia e antichità (53), 2025, Attilio Mastino, ISBN 978-951-653-498-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio’s Worlds. Antiquarianism, Classical Erudition and Visual Arts in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Loffredo et Ginette Vagenheim. Brill, 2018, 9789004382657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vuilleumier-Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Casanova-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boulègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 2015, Rome et ses renaissances, Hélène Casanova-Robin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XVIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deramaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2006, 978-2-87775-410-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sansone, Amicizia ed erudizione. Il carteggio scientifico tra Bartolomeo Borghesi e Luigi Nardi. Lettere scelte (1802-1837), «Strumenti e documenti n. 8», Centro Sammarinese di Studi Storici dell’Università degli Studi della Repubblica di San Marino, 2024, 306 pp. ISBN 979-12-80232-82-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rouen Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solin (H.), Da Rodolfo Pio ai Farnese. Storia di due collezioni epigrafiche urbane. – Helsinki : Societas Scientiarum Fennica, 2021. – 432 p. : ill., index. – (Commentationes Humanarum Litterarum, ISSN : 0069.6587 ; 141). –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue des études grecques. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes-de-Lecture Reynolds (L.), Wilson (N.), D’Homère à Érasme. La transmission des classiques grecs et latins. – Nouvelle édition de L.A. Sanchi, A. Cohen Skalli. – Paris : CNRS Éditions, 2021. – 304 p. : bibliogr., ill., index. – (Bibliothèque d’histoire des textes). – ISBN : 978.2.271.13915.3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio as a draftsman : Imitation of Antiquity and the Representation of the Body in the Mythological Drawings in the Late Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Columbia University in the City of New York The Italian Academy for Advanced Study in America. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studi antiquari di Pirro Ligorio e Girolamo da Carpi. Intorno alle “medaglie” degli antichi romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Riccomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino d'Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 61-62, pp. 55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedae epigraphicae di eruditi nella raccolta di Achille Stazio (1524–1581) conservata alla Biblioteca Vallicelliana (cod. B. 104): Pirro Ligorio (1512 c.–1581), Nicolaus Florentius (Roma 1558–1564), Ottavio Pantagato (1494–1567) e Pedro Chacón (1526–1581)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Supplementary (Volume 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit épigraphique (VAT.LAT.6034, FF.13-25) de Pirro Ligorio (1512C.-1583) en possession de Jean Matal (1510C.-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGRAFIA E ANTICHITÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, STUDI PERIDA CALABI LIMENTANIDIECI ANNI DOPO«SCIENZA EPIGRAFICA»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs des urines et plantes tinctoriales dans le De Urinis Theophili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.391-413. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15733823-00244p04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’epigrafe “nascosta” della dea scita Artim-pasa (IG XIV 85*). Un pretesto di falsificazione ligoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGRAFIA E ANTICHITÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’ISCRIZIONE NASCOSTA Atti del Convegno Borghesi 2017, 42, pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épitaphe comme “exemplum Virtutis” dans les Macrobies des “Antichi Eroi Et Huomini Illustri” de Pirro Ligorio (1512 c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.22-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto. Un grecista e antiqario alla corte del cardinale Alessandro Farnese (1520-1581) attraverso le 'Antichità romane' di Pirro Ligorio,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 n.s.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Egio da Spoleto. Un grecista e antiquario alla corte del cardinale Alessandro Farnese (1520-1589) attraverso le Antichità romanedi Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épitaphe comme &amp;quot;exemplum virtutis&amp;quot; dans les macrobies des « Antichi eroi et huomini illustri » de Pirro Ligorio (1512c.-1583), « History of Classical Scholarship », 1, 2019, pp. 22-56.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.22-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la description d'un &amp;quot;svolo di Turco&amp;quot; à Rome à l'origine de son dessin des Funambuli (1573)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conviene fare cotali luoghi (aviarii) lontani per mal odore. La reconstitution de la volière de Varron (Rust. 3,5) par Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I falsi epigrafici nelle antichità romane di Pirro Ligorio (1512-1583). Motivazioni, metodi ed attori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambrosiano graecolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spvrii lapides. I falsi nell'epigrafia latina, 8, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nourrissait-on les oiseaux dans la rotonde de la volière de Varron (Rust. 3, 5, 4) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Filologia e d'Istruzione Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (2), pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalande Biscontin Jacqueline (dir.), Feuilles de mémoire. Un carnet de dessins florentins du Musée du Louvre de l’académie du dessin attribué à Filippo Baldinucci, Berlin, Verlang Franz Philipp Rutzen, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArtItalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation des oiseaux dans la volière de Varron. L’eau dans les cages des portiques (Varr. Rust. III 5, 11-12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aevum, Rassegna di Scienze storiche linguistiche e filologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuilles de mémoire. Un carnet de dessins florentins du Musée du Louvre de l’académie du dessin attribué à Filippo Baldinucci Jacqueline LALANDE BISCONTIN . Avec les contributions de Catherine Monbeig Goguel et Ariane de la Chapelle. Avant-propos d’Arnold Nesselrath. Préface de Xavier Salmon. Berlin, Verlang Franz Philipp Rutzen, 2015,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Borghesi, Theodor Mommsen et l'edition des inscriptions de Pirro Ligorio dans le Corpus Inscriptionum Latinarum ( CIL )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.363 - 371. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhc/fhu053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et autobiographie chez Pirro Ligorio (1512-1582). L'éloge de Michel-Ange et de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Digression au XVIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio (1512-1583) et les véhicules antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.85-103. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.4129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolet (éd.), Allégorie et symbole. Voies de dissidence ? De l'Antiquité à la Renaissance, Rennes, PUR, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pinceau et la plume : Pirro Ligorio, Benedetto Egio et la “Aegiana Libraria” : à propos du dessin du Baptistère du Latran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ âge de l’inscription: la rhétorique du monument en Europe du XVe au XVIIe sie`cle. Par FLORENCE VUILLEUMIER LAURENS et PIERRE LAURENS. (Le Cabinet des images, 2). Paris: Les Belles Lettres, 2010. 290 pp., ill. Inaugurant la collection intitulée ‘Le Cabinet des images, 2). Paris: Les Belles Lettres, 2010.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique épigraphique au XVIe siècle Ottavio Pantagato, Paolo Manuzio, Onofrio Panvinio, Antonio Agustín et Pirro Ligorio: à propos des tribus romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aevum, Rassegna di Scienze storiche linguistiche e filologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.949-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M I S Z E L L E N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Kunsthistorischen Institutes in Florenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et destin dans Les Captifs de Plaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Fatum" : destin et liberté dans le théâtre, 4, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources pour l’histoire de la “libraria ecclesiae rothomagensis” : l’inventaire de livres de Robert de Croismare, archevêque de Rouen (1482-1493), dans les registres capitulaires de la cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur des dessins inédits du XVIe siècle de la Colonne Trajane attribués à Pirro Ligorio (Collection privée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horti Hesperidum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pirro Ligorio e la storia, 1, pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique KRINGS et Catherine VALENTI, Les antiquaires du Midi. Savoirs et mémoires XVIe XIXe siècles, Paris, Éditions Errance, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits et travaux d’érudits au XIXe siècle : la correspondance inédite de Giovanni Battista de Rossi (1822-1894) et Eugène Müntz (1845-1902) sur les mosaïques d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (1), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2009.92500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une amitié épigraphique: Martinus Smetius (Maarten de Smet), Carolus Clusius (Charles de l’Escluse) et Justus Lipsius (Juste Lipse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latinitates </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.305-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Due lettere inedite di Girolamo Mercuriale (1530-1606) a Piero Vettori (1499-1585) e le illustrazioni del De arte gymnastica (1573)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.275-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation in the Renaissance: Attitudes. Towards Leisure and Pastimes in European Culture, c.1425-1675, by Alessandro ARCANGELI (Basingstoke :Palgrave MacMillan, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The English Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 123, no 500, p. 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Vettori e l’epigrafia : l’edizione (Epigrammata antiqua Urbis Romae, 1521), le schede (Firenze BNC, cod. Magliab. XXVIII,29), le lapidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (2), pp.139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUALZERI Saverio, Penelope o della tessitura. Tramme feminili da Omero a Ovidio, Bari, Palomar, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode inédit dans la genèse de l’épigraphie latine à la Renaissance : la collection d’inscriptions romaines de Nicolaus Florentius de Haarlem dans les manuscrits de Laevinus Torrentius à la Bibliothèque Royale de Bruxelles (ms 4347-50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.153-183. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.IMA.1.100292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appunti per una prosopografia dell’Accademia dello Sdegno a Roma : Pirro Ligorio, Latino Latini, Ottavio Pantagato e altri.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Lipse et l’édition du recueil d’inscriptions latines de Martinus Smetius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gulden Passer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The res publica literarum of Smetius, Clusius and Lipsius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Omslag. Bulletijn van de Universiteitsbibliotheek Leiden en Scaliger Instituut </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “faux” sur porphyre. Aventures et avatars de la stèle de Théra honorant le gymnasiarque Bâton ( IG XII,3,331, 153 av. J.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cuvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.105-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsification et restauration au XVIe siècle à la lumière des recueils d’inscriptions latines de Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des amis du Centre d’Etudes Supérieures sur la Renaissance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Costanzi, Jacopo e Lelio Torelli, Vincenzio Borghini e la cultura antiquaria a Fano e a Firenze tra Quattro e Cinquecento : a proposito delle iscrizioni dell’arco di Augusto a Fano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des inscriptions latines dans l’édition des textes classiques à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.277-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losito Maria, Pirro Ligorio e il Casino di paolo IV in Vaticano. L’essempio delle cose passate, Roma, Fratelli Palombari Editori, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, no 4, p. 80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACI Gianfranco et SCONOCCHIA Sergio, Ciriaco d’Ancona e la cultura antiquaria dell’Umanesimo. Atti del convegno internazionale di studio (Ancona 6-9 febbraio 1992), Reggio Emilia, Edizioni Diabasis, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 2, p. 266-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la falsification. A propos du golfe de Santa Eufemia dans la Calabre antique et de la fortune de CIL X 1008* au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minima epigraphica et papyrologica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (5), pp.425-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARRAUD Christophe, Pétrarque, Le repos religieux (De otio religioso), Grenoble, Éd. Jérôme Million, 2000 (Collection Atopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 2, p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie : un aspect méconnu de l’histoire de la philologie classique au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.89-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONDI Albano, Giovanni Pico della Mirandola. Conclusiones Nongentae. Le novencento Tesi dell’anno 1486, Firenze, L. S. Olschki, 1995 (Studi Pichiani, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viti Paolo, Pico, Poliziano e l’Umanesimo di fine Quattrocento. Biblioteca Medicea Laurenziana, 4 novembre-31 dicembre 1994. Catalogo, Firenze, L. S. Olschki, 1994 (Studi Pichiani, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de l’essercitio gladiatorio de Pirro Ligorio et le De arte gymnastica de Girolamo Mercuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Jeux, cultures et sociétés du Moyen Age au XXe siècle, 3, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre inédite de Pirro Ligorio au cardinal Alexandre Farnèse : “Gli abiti delli iddij chiamati Consenti da Marco Varrone”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di lettere e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Studi in onore del Kunsthistorisches Institut in Florenz, 4 (1/2), pp.236-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOLPI Caterina, Il libro dei disegni di Pirro Ligorio all’Archivio di Stato di Torino, Roma, Edizioni dell’Elefante, 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (Association des historiens de l'art italien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, no 3, p. 23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Campana e l’epigrafia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, LVII, pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La falsification chez Pirro Ligorio. À la lumière des Fasti Capitolini et des inscriptions de Préneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eutopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, III (1-2), pp.67-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions ligoriennes dans le Museo Cartaceo. Pour une étude de la tradition des dessins d’après l’antique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaderni Puteani </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Cassiano dal Pozzo's Paper Museum, 1, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et la découverte d'un plan ichnographique gravé sur marbre (CIL VI, 9015 = 29847b)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103 (2), pp.575-587. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.1991.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Valeria Brocchilla (CIL VI 9346). Remarque sur la tradition manuscrite et le classement des inscriptions ligoriennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Newly discovered Works by Pirro Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Warburg and Courtauld Institutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51, pp.242-245. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/751281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions ligoriennes. Remarques sur la tradition manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia medioevale e umanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.199-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHIELS Jan, &amp;quot;Een Petrarca-druk van Albert Pafraet&amp;quot;, in Liber amicorum Leon Voet, Antwerpen,Vereenig. d. Antwerpsche Bibliophielen, 1985, p. 273-283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi petrarcheschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHEDAE EPIGRAPHICAE DI ERUDITI NELLA RACCOLTA DI ACHILLE S TAZIO (1524–1581) CONSERVATA ALLA BIBLIOTECA VALLICELLIANA (COD . B. 104): PIRRO LIGORIO (1512 C.–1581), NICOLAUS FLORENTIUS (ROMA 1558–1564), OTTAVIO PANTAGATO (1494–1567) E PEDRO CHACÓN (1526–1581);</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles Statius Lusitanus (1524-1581) New Research and Perspectives on the Fifth Centenary of His Birth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Classical Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary volume (7), 2024, 978-1-8380018-6-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schedulae solitariae Ligorianae nei codici e stampe di epigrafia nel Cinquecento: l’esemplare degli Epigrammata antiquae Urbis (1521) di Benedetto Egio da Spoleto (Bodleian Library, ms. Auct. S. 10 25) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquarian Literature in the Sixteenth Century. Archaeology and Epigraphy in Printed Books and Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelone, Spain. 10, De Gruyter Brill, 2024, 978-3-11-134476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nudité et mixité dans le De arte gymnastica (1573) de Girolamo Mercuriale. Le dilemme du médecin humaniste et du chrétien » dans « Corps, normes, genre. Discours et représentations de l’Antiquité à nos jours » sous la direction de Catherine Baroin et Anne-Florence Gillard-Estrada, « Synthèses & Hypothèses », n° 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figura dell’atleta nelle Antichità romane di Pirro Ligorio (1512c.-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : ESSERE SEMPRE IL MIGLIORE. Concorsi e gare nella Napoli antica, a cura di Federico Rausa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.385-394, 2022, 978-88-6906-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio et « l'histoire secrète » de la restauration de l'Acqua Vergine sous le pontificat de Pie IV (1559-65)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La falsificazione epigrafica. Questioni di metodo e casi di studio. A cura di Lorenzo Calvelli.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-386-1/015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shadow of Polidoro. Pirro Ligorio as a draftsman,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio's Worlds Antiquarianism, Classical Erudition and the Visual Arts in the Late Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Brill's studies in Intellectual History 293, 2019, Brill’s studies on art, art history, and intellectual history, 9789004382657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errori epigrafici nella raccolta di Martinus Smetius (Martijn De Smet, 1520 c.-1567)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Gallo; Antonio Sartori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Errore in epigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Ambrosiano, pp.71-82, 2019, 978-88-6894-398-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRORI EPIGRAFICI NELLA RACCOLTA DI MARTINUS SMETIUS (MARTIJN DE SMET, 1520 c. - 1567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ERRORE IN EPIGRAFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-6894-398-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquari e letterati nell'Accademia degli Sdegnati: il sodalizio di Pirro Ligorio e Francesco Maria Molza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Geremicca, Patrizia Tosini,Roma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intrecci virtuosi. Letterati, artisti e accademie tre Cinque e Seicento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Carla Chiummo,, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémique philologique de Lilio Gregorio Giraldi contre Niccolo Perotti et Ermolao Barbaro sous la plume de Pirro Ligorio (1512-1582): remarques sur la composition des Antichità romane,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Gaëlle Viard et Annick Stoehr-Monjou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium in libris. Mélanges en l’honneur de Jean-Louis Charlet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-505, 2016, Collection des Études augustiniennes. Série Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu de la peregrinatio epigraphica per totam Peninsulam Ibericam (1564-1565) de Carolus Clusius à la lumière du manuscrit de La Haye (Koninklijke Bibliothek, 72b22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerard Gonzalez Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peregrinationes ad inscriptiones colligendas.Estudios sobre epigrafía de tradición manuscrita.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat autonoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-290, 2016, 978-84-490-6448-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio's Early Drawings and the Influence of Polidoro da Caravaggio: A Focus on Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National Gallery of Art - Center for Advanced Study in the Visual Arts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center 36 - Record of Activities and Research Reports 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Gallery of Art - Center for Advanced Study in the Visual Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-161, 2016, 1557-198X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre archéologie et littérature : les portraits des hommes illustres de Pirro Ligorio et la transmission de Pausanias à la fin de la Renaissance, ,,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'or et le calame Liber discipulorum : Hommage à Pierre Laurens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris-Sorbonne, pp.271-290, 2015, Rome et ses renaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Marini et la transmission des fausses inscriptions de Ligorio : des éditions des “dotti antiquari” aux manuscrits épigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Buonocore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaetano Marini (1742-1815) protagonista della cultura europea: scritti per il bicentenario della morte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Apostolica Vaticana, pp.934-948, 2015, Studi e testi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation dissidente du corps à l'époque de la Contre-Réforme. Un dessin inédit de saint Jérôme par Pirro Ligorio (1512-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Kahn; Elsa Kammerer; Anne-Hélène Klinger-Dollé; Marine Molins; Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes au corps. Promenades et musardises sur les terres de Marie Madeleine Fontaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-198, 2015, Travaux d'Humanisme et Renaissance, 978-2-600-01946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description inédite de la grande comète de 1577 par Pirro Ligorio avec une note sur la rédaction des Antichità romane à la cour du duc Alphonse II de Ferrare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La festa delle arti: Scritti in onore di Marcello Fagiolo per cinquant’anni di studi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mario Bevilacqua, Vincenzo Cazzato, Sebastiano Roberto,, pp.322-324, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valla e l'edizione di Livio di Arnold Drakenbroch (1738-1746). Per lo studio della filolgia classica nel settencento.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini; Clementina Marsico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nel cantiere degli umanisti. Per Mariangela Regoliosi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1333-1340, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Historiae romanae di Tito Livio (Roma, 1470) della Biblioteca di Orso Orsini duca d’Ascoli ora nella Bibliothèque nationale de France (Rés. J.626, 216-217)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli antichi e moderni. Studi in onore di Roberto Cardini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1401-1412, 2010, 9788859608981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchia, buco di tarlo e stemma&amp;quot; : per la ricostruzione della bibliotheca di Orso Orsini, duca d'Ascoli, attraverso alcuni incunaboli delle Historiae romanae di Tito Livio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Bertolini; Donatella Coppini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli antichi e i moderni. Studio in onore di Roberto Cardini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polistampa, pp.1389-1400, 2010, 978-88-596-0898-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie et falsification dans les Antichità romane de Pirro Ligorio (1512-1583) : l’exemple d’Hercule au jardin des Hespérides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Leroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mythologie classique dans la littérature néo-latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.409-424, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La falsificazione epigrafica nell’Italia della seconda metà del Cinquecento. Renovatio ed inventio nelle Antichità romane attribuite a Pirro Ligorio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El monumento epigrafico en contextos secundarios, Procesos de reutilización, interpretación y falsificación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona Servei de Publicacions, Bellaterra,, pp.217-227, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur Pirro Ligorio et Francesco Contini à Tivoli : le plan de la Villa d’Hadrien et son explication (Dechiaratione)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrine Galand-Hallyn; Carlos Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Villa et l'univers familial. De l'Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.79-92, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Antichità romane” de Pirro Ligorio et “l'Accademia degli Sdegnati”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Académies dans l'Europe humaniste. Idéaux et pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2008, 978-2-600-01175-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una collaborazione tra antiquario ed erudito : i disegni e le epigrafi di Pirro Ligorio nel De arte gymnastica di Girolamo Mercuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arcangeli; Vivian Nutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Girolamo Mercuriale : medicina e cultura nell'Europa del Cinquecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.127-157, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la “dechiaratione delle medaglie antiche”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi, Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Antenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.569-596, 2007, 978-88-8455-612-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la &amp;quot;dechiaratione delle medaglie antiche&amp;quot; : naissance de la numismatique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi; Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editrice Antenore, pp.569-596, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Pirro Ligorio à Ercole Basso sur la “dechiaratione delle medaglie antiche” : naissance de la numismatique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Manfredi; Carla Maria Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antiche e le moderne carte. Studi in memoria di Giuseppe Billanovich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editrice Antenore, pp.569-596, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration de Benedetto Egio aux Antichità à romane de Pirro Ligorio : à propos des inscriptions grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliana Carrara; Silvia Ginzburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Testi, immagini e filologia nel XVI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni della Normale, pp.205-224, 2007, Seminari e convegni (Scuola Normale Superiore), 978-88-7642-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus epigraphicae. Pirro Ligorio et d’autres érudits dans les recueils d’inscriptions latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Vagenheim; Marc Deramaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XVIe au XVIIe siècle. Influence, émulation, traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.233-270, 2006, 978-2-87775-410-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quel triste carteggio” et “quei dolci vincoli”. Deuils familiaux et amitié fraternelle dans la correspondance entre Theodor Mommsen et Giovanni Battista de Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Martínez-Pinna Nieto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En el Centenario de Theodor Mommsen, 1817-1903: homenaje desde la universidad española</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio de Publicaciones de la Universidad de Málaga; Real Academia de la historia de Madrid, pp.37-44, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte de Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonetta Prosperi Valenti Rodinò; Philippe Costamagna; Florian Härb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi sul disegno italiano in onore di Catherine Monbeig Goguel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirro Ligorio e le false iscrizioni della collezione di antichità del cardinale Rodolfo Pio di Carpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto III e Rodolfo Pio da Carpi. Collezionisti e Mecenati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arti Grafiche Friulane, pp.109-121, 2004, 9788886550871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le Grand Tour de Marquardus Gudius en France et en Italie (1662-1664), sur la formation de sa bibliothèque et son activité d’épigraphiste à travers ses notes à Phèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission du savoir dans l’Europe des XVIe et XVIIe siècles : acteurs, moyens, destinataires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.423-449, 2000, 978-2-7453-0398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligorio, Pirro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul F. Grendler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Scribner’s Sons, pp.425-427, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raccolte di iscrizioni di Ciriaco d’Ancona nel carteggio tra Giovanni Battista De Rossi e Theodor Mommsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Sconocchia; Gianfranco Paci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciriaco d’Ancona e la cultura antiquaria dell’umanesimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diabasis, pp.467-517, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawings of Fake Inscriptions by Pirro Ligorio (1513-1583)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Vagenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Jones; Paul Craddock; Nicolas Barker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake? The Art of Deception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trustees of the British Museum by British Museum Publications, pp.135-136, 1990, 0-7141-1703-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7F42937"/>
+    <w:nsid w:val="2F718673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-vagenheim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5154-2035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Vagenheim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vuilleumier-Laurens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boul&#232;gue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deramaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/cel-01829835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846337v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845380v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845372v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845437v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421911v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844947v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Riccomini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-00244p04" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827010v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhc/fhu053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4129" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829803v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2009.92500" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IMA.1.100292" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841189v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1991.1729" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/751281" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841106v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303450v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875840v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-386-1/015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966890v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sartori" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gallo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicacions.uab.es/llibres/fitxa_web_llibres.asp?ID=2005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nga.gov/content/dam/ngaweb/research/CASVA/pdfs/center-36.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829727v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829124v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6295-9782600019460.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844868v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840997v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829861v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salernoeditrice.it/prodotto/lantiche-e-le-moderne-carte-studi-in-memoria-di-giuseppe-billanovich/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840995v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840310v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840884v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840075v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839090v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-vagenheim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5154-2035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Vagenheim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vicentini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/cel-01829835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846337v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vuilleumier-Laurens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boul&#232;gue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deramaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05311389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Riccomini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285248v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-00244p04" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293970v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827010v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhc/fhu053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841225v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829678v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841219v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829590v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2009.92500" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841001v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IMA.1.100292" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840895v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841200v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839075v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1991.1729" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/751281" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841106v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401010v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303450v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508669v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-386-1/015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sartori" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829586v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829112v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicacions.uab.es/llibres/fitxa_web_llibres.asp?ID=2005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nga.gov/content/dam/ngaweb/research/CASVA/pdfs/center-36.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829662v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6295-9782600019460.html" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844868v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841005v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840997v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829861v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salernoeditrice.it/prodotto/lantiche-e-le-moderne-carte-studi-in-memoria-di-giuseppe-billanovich/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840106v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840075v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839090v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>