--- v0 (2026-03-16)
+++ v1 (2026-05-21)
@@ -229,1413 +229,1413 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04999781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soviet Activity Theory and French Institutional Psychotherapy</w:t>
+                <w:t xml:space="preserve">La dialectique de la matière pensante dans la « Cosmologie de l’Esprit » d’Evald Ilyenkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mismeasure of Mind: Models of Intelligence and the History of Madness</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Annales de l’institut de philosophie de l’université de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Matière, Activité, Agentivité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999735v1</w:t>
+                <w:t xml:space="preserve">hal-04704932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Imperialism Today: War as Noumenal in Russian Conservative Philosophy</w:t>
+                <w:t xml:space="preserve">Evald Ilyenkov and the imperialist unconscious in Soviet philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Materialism Cluj-Napoca: Polycrisis across Divides</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Studies in East European Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (3), pp.407-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11212-023-09620-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999732v1</w:t>
-[...1034 lines deleted...]
-                <w:t xml:space="preserve">hal-04999753v1</w:t>
+                <w:t xml:space="preserve">hal-04710568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dialectique de la matière pensante dans la « Cosmologie de l’Esprit » d’Evald Ilyenkov</w:t>
+                <w:t xml:space="preserve">Understanding Imperialism Today: War as Noumenal in Russian Conservative Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’institut de philosophie de l’université de Bruxelles</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04704932v1</w:t>
+              <w:t xml:space="preserve">Historical Materialism Cluj-Napoca: Polycrisis across Divides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cluj, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evald Ilyenkov and the imperialist unconscious in Soviet philosophy</w:t>
+                <w:t xml:space="preserve">Soviet Activity Theory and French Institutional Psychotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in East European Thought</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Mismeasure of Mind: Models of Intelligence and the History of Madness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matteo Pasquinelli, University of Ca'Foscari, Jun 2024, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Outsider’s Perspective : On Merab Mamardashvili’s ‘La Responsabilité Européenne’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pop-up Theory: Intellectual Encounters Between East and West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität Berlin, Jun 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ideal as an Onto-Epistemological Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images of the ideal: Evald Ilyenkov at 100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaal Andronikashvili, Matthias Schwartz, Isabel Jacobs, Martin Küpper, May 2024, Leibniz-Zentrum für Literatur- und Kulturforschung (ZfL), Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialectics of reduction and immanence in Soviet Marxism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialectics and Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles T. Wolfe, Sascha Freyberg, Jul 2024, Zoom, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écologie soviétique tardive á la lumiére de l’Anthropocéne : le cas d’Evald Ilyenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Issues V° Convegno del Dottorato Internazionale in Filosofia e Scienze della Formazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Venice (Ca' Foscari University), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisme réel&amp;quot; contre impérialisme actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empire, contre-empire, post- empire : perspectives postsoviétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Renault, Sergei Shadrin, Apr 2023, Université Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique de l’objet : l’onto-épistémologie soviétique dans la philosophie d’Evald Ilyenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ERRAPHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Université Toulouse - Jean Jaurès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que fait Latour à nos pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aline Wiame, Rubén Rueda Lastres, Nov 2023, Université Toulouse - Jean Jaurès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialectique de la « matière pensante » : Une cosmologie marxiste pour l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matière, Activité, Agentivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bruxelle- Université Libre de Bruxelles (ULB), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matérialisme dans le marxisme soviétique : l'intervention d'Evald Ilyenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de Giorgi Kobakhidze, Éditions Delga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Zoom, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyenkov and the crisis of Soviet Marxism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFI Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, UCL, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cosmologie d'Ilyenkov à l'ère de l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux matérialistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Université Toulouse - Jean Jaurès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmology and Late Soviet Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Epistemology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Zoom, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposition social/biologique dans la pensée d'Evald Ilyenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire et philosophie du vivant et des sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles T. Wolfe, Dec 2021, Zoom, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de la méthode perdue : l’épistémologie marxiste de Louis Althusser et Evald Ilyenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Hegel/Marx hier et aujourd’hui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04710568v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de Hegel dans le Marxisme créatif d’Evald Ilyenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Kobakhidze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hegel 250</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Kiev (en ligne), Ukraine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1954,51 +1954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0D470EC"/>
+    <w:nsid w:val="28486118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2185,51 +2185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgi-kobakhidze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0235-9183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Kobakhidze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999735v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11212-023-09620-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyberg Sascha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003118879-29" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evald Ilyenkov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgi-kobakhidze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0235-9183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Kobakhidze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11212-023-09620-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999735v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyberg Sascha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003118879-29" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evald Ilyenkov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>