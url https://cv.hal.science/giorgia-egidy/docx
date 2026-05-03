--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1510,3625 +1510,3487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of melanoma cells from two mouse models, Tyr:NRas Q61K and Tyr:Rack1-HA, Tyr:NRas Q61K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haplosufficiency of PAX3 for melanoma development in Tyr: NRASQ61K; Cdkn2a-/- mice allows identification and sorting of melanoma cells using a Pax3GFP reporter allele.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Reyes-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Loiodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécil Campagne</w:t>
+                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pons</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.006⟩</w:t>
+              <w:t xml:space="preserve">Melanoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CMR.0000000000000212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608664v1</w:t>
+                <w:t xml:space="preserve">pasteur-01329627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haplosufficiency of PAX3 for melanoma development in Tyr: NRASQ61K; Cdkn2a-/- mice allows identification and sorting of melanoma cells using a Pax3GFP reporter allele.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive activation of the ERK pathway in melanoma and skin melanocytes in Grey horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophia Loiodice</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sundström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+                <w:t xml:space="preserve">Saima Imran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Melanoma Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CMR.0000000000000212⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01329627v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive activation of the ERK pathway in melanoma and skin melanocytes in Grey horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histopathological atlas and proposed classification for melanocytic lesions in Tyr::NRasQ61K; Cdkn2a−/− transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Reyes-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Battistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Campagne</w:t>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Sundström</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saima Imran</w:t>
+                <w:t xml:space="preserve">Sophie Chateau-Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-857⟩</w:t>
+              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.735-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639905v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathological atlas and proposed classification for melanocytic lesions in Tyr::NRasQ61K; Cdkn2a−/− transgenic mice</w:t>
+                <w:t xml:space="preserve">Canine melanoma diagnosis: RACK1 as a potential biological marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Julé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chateau-Joubert</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12115⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (6), pp.1083-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0300985813490754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646011v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine melanoma diagnosis: RACK1 as a potential biological marker</w:t>
+                <w:t xml:space="preserve">RACK1, a clue to the diagnosis of cutaneous melanomas in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Julé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0300985813490754⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646276v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00773137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACK1, a clue to the diagnosis of cutaneous melanomas in horses</w:t>
+                <w:t xml:space="preserve">Le mélanome cutané : et si Laënnec avait raison ? Recherche d'un marqueur de malignité commun chez les Mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Julé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163 (1), pp.257-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00773137v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mélanome cutané : et si Laënnec avait raison ? Recherche d'un marqueur de malignité commun chez les Mammifères</w:t>
+                <w:t xml:space="preserve">Actualités sur le mélanome cutané. A la recherche d'un marqueur de malignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Julé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratique Médicale et Chirurgicale de l'Animal de Compagnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anicom.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658180v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités sur le mélanome cutané. A la recherche d'un marqueur de malignité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Transcription analysis in the MeLiM swine model identifies RACK1 as a potential marker of malignancy for human melanocytic proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Julé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Geffrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Médicale et Chirurgicale de l'Animal de Compagnie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anicom.2010.01.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-4598-7-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660071v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription analysis in the MeLiM swine model identifies RACK1 as a potential marker of malignancy for human melanocytic proliferation</w:t>
+                <w:t xml:space="preserve">The endothelin system and renin in human fetal membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophia Julé</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bossé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (Suppl. S), pp.OL839-OL847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207273v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endothelin system and renin in human fetal membranes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment and characterization of a normal melanocyte cell line derived from pig skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Jule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Pinet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51 (Suppl. S), pp.OL839-OL847</w:t>
+              <w:t xml:space="preserve">Pigment Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.407-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654813v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and characterization of a normal melanocyte cell line derived from pig skin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bossé</w:t>
+                <w:t xml:space="preserve">Increased AT(1) receptor expression and mRNA in kidney glomeruli of AT(2) receptor gene-disrupted mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M. Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Häuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Ciuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang Lae Hoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 280 (1), pp.F71-F78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.2001.280.1.F71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674740v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased AT(1) receptor expression and mRNA in kidney glomeruli of AT(2) receptor gene-disrupted mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of the endothelin system in aldosterone-producing adenomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erno Baviera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Ciuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M. Saavedra</w:t>
+                <w:t xml:space="preserve">Pierre Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Häuser</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.2001.280.1.F71⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (5), pp.1137-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/hy1001.092652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675871v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the endothelin system in aldosterone-producing adenomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased AT 1 receptor expression and mRNA in kidney glomeruli of AT 2 receptor gene-disrupted mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Häuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Ciuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang-Lae Hoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/hy1001.092652⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 280 (1), pp.F71-F78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.2001.280.1.F71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680178v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased AT 1 receptor expression and mRNA in kidney glomeruli of AT 2 receptor gene-disrupted mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gladys Ciuffo</w:t>
+                <w:t xml:space="preserve">Pulmonary endothelinergic system in experimental congestive heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lepailleur-Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kwang-Lae Hoe</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.2001.280.1.F71⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (2), pp.330-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0008-6363(00)00264-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207404v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary endothelinergic system in experimental congestive heart failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of human colon tumor-stromal interactions by the endothelin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Juillerat-Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lepailleur-Enouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+                <w:t xml:space="preserve">Jean-François Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Philippe</w:t>
+                <w:t xml:space="preserve">Petra Korth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Louedec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
+                <w:t xml:space="preserve">Fred T. Bosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0008-6363(00)00264-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 157 (6), pp.1863-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0002-9440(10)64825-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681259v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of human colon tumor-stromal interactions by the endothelin system</w:t>
+                <w:t xml:space="preserve">The endothelin system in normal human colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Juillerat-Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Korth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred T. Bosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0002-9440(10)64825-0⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 279 (1), pp.G211-G222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.2000.279.1.G211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279013v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endothelin system in normal human colon</w:t>
+                <w:t xml:space="preserve">The endothelin system in human glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucienne Juillerat-Jeanneret</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Peduto Eberl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Korth</w:t>
+                <w:t xml:space="preserve">Olivier Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred T. Bosman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Irmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.2000.279.1.G211⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (11), pp.1681-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/labinvest.3780178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279019v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endothelin system in human glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelin receptor blockade potentiates FasL-induced apoptosis in colon carcinoma cells via the protein kinase C-pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Eberl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Juillerat-Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/labinvest.3780178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (5 Suppl 1), pp.S354-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005344-200036051-00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279017v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin receptor blockade potentiates FasL-induced apoptosis in colon carcinoma cells via the protein kinase C-pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Eberl</w:t>
+                <w:t xml:space="preserve">A fourth isoform of endothelin-converting enzyme (ECE-1) is generated from an additional promoter molecular cloning and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lepailleur-Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00005344-200036051-00103⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 264 (2), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1999.00602.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279016v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fourth isoform of endothelin-converting enzyme (ECE-1) is generated from an additional promoter molecular cloning and characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CGP-42112 partially activates human monocytes and reduces their stimulation by lipopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thouard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. M. Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1999.00602.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 273 (3), pp.C826-C833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.1997.273.3.C826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279014v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGP-42112 partially activates human monocytes and reduces their stimulation by lipopolysaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction, expression and characterization of a soluble form of human endothelin-converting-enzyme-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Korth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Friedman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Lemoullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.1997.273.3.C826⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 417 (3), pp.365-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(97)01323-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694273v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction, expression and characterization of a soluble form of human endothelin-converting-enzyme-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Korth</w:t>
+                <w:t xml:space="preserve">Angiotensin II AT1A receptor mRNA expression is induced by estrogen–progesterone in dopaminergic neurons of the female rat arcuate nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Jöhren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto L. Sanvitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M. Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(97)01323-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (21), pp.8283-8292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.17-21-08283.1997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279012v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiotensin II AT1A receptor mRNA expression is induced by estrogen–progesterone in dopaminergic neurons of the female rat arcuate nucleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAPD markers in maize genetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Monfredini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Di Silvestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Jöhren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan M. Saavedra</w:t>
+                <w:t xml:space="preserve">Mario Motto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 38 (4), pp.259-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694740v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPD markers in maize genetic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of the cAMP cascade by steroidogenic hormones and glucagon in the pathogenic fungus Candida albicans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Paveto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+                <w:t xml:space="preserve">Miguel A. Galvagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Monfredini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Motto</w:t>
+                <w:t xml:space="preserve">Susana Passeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 38 (4), pp.259-264</w:t>
+              <w:t xml:space="preserve">Cell Biology International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 15 (2), pp.169-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279011v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the cAMP cascade by steroidogenic hormones and glucagon in the pathogenic fungus Candida albicans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">A guanine nucleotide-sensitive, glucagon-stimulated adenylyl cyclase in Candida albicans: effect of glucagon on cell morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Paveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Galvagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Passeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology International Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 167 (3), pp.1177-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-291x(90)90647-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711978v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guanine nucleotide-sensitive, glucagon-stimulated adenylyl cyclase in Candida albicans: effect of glucagon on cell morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">cAMP levels and in situ measurement of cAMP related enzymes during yeast-to-hyphae transition in Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Paveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Passeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Galvagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Passeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell Biology International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 14 (1), pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02715454v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cAMP levels and in situ measurement of cAMP related enzymes during yeast-to-hyphae transition in Candida albicans</w:t>
+                <w:t xml:space="preserve">Relationship between cyclic adenosine 3’:5’-monophosphate and germination in &amp;lt;em&amp;gt;Candida albicans&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Paveto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Galvagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 13 (4), pp.428-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0147-5975(89)90038-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5138,120 +5000,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome editing of donor pigs - applications and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation pour la 2e journée de la Fédération de Transplantation Organes Prélèvement Paris-Saclay (TOPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2025, Le Kremlin-Bicêtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological processes involved in melanoma regression in the MeLiM pig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5260,836 +5122,836 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUIS International Congress of Immunology - Optimizing pre-clinical testing pipelines: integrating animal-free methods, animal models and comparative immunology session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Austrian Society for Allergology and Immunology (OGAI), Aug 2025, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal analysis of melanoma heterogeneity in a spontaneous swine model at single-cell resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Symposium on Microgenomics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE and Università di Firenze, Jun 2023, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisense oligonucleotides targeting an oncogenic mitochondrial long non-coding mtRNA to inhibit equine skin tumor cells proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTS OLIGO MEETING - 19th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19th Annual Meeting Oligonucleotide Therapeutics Society, Oct 2023, BARCELONA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation et knock-in de régions codantes par des stratégies CRISPR/CAS9 sur des cellules primaires de porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique sur l’édition des génomes pour la recherche en Sciences Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, FIAP - 30 rue Cabanis 75014 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic variability of porcine organoids derived from different segments of the pig intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smahane Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayrone Mongellaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE - ENVA, Jun 2022, Maisons-Alfort, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of an anti-tumour immune response in a porcine melanoma model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Society for Pigment Cell Research meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPCR, Lluís Montoliu and Cédric Delevoye, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating 3D organoid-like structures from porcine induced pluripotent-like cells in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Taverne-Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical proliferative signaling in melanomas of MeLiM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Raileanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,426 +5970,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Melanoma Journée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Curie. FRA., Oct 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RACK1 is a marker and a catalyst in melanoma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Jule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Koenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Reyes-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIst International Pigment Cell Conference (IPCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RACK1 labelling in horse skin melanocyte marks genetic predisposition to melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Jule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chaumien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Golovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Beermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Meeting of the European Society for Pigment Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RACK1 labelling distinguishes melanocytoma from melanoma in dogs and horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aubin-Houzelstein Aubin Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Meeting of the European Society for Pigment Cell Research (ESPCR – 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Sep 2009, Münster, Germany. pp.652-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6537,612 +6399,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up transfection protocols on porcine gut organoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Setting up transfection protocoles on porcine gut organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D models in Biology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Domaine du Haut-Carré, Talence, France</w:t>
+              <w:t xml:space="preserve">Livestock genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674903v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up transfection protocoles on porcine gut organoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Setting up transfection protocols on porcine gut organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Online, France</w:t>
+              <w:t xml:space="preserve">3D models in Biology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Domaine du Haut-Carré, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674868v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9 ko and Cas9D10A ki in porcine cutaneous primary cells and established cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISPR-Cas From biology to therapeutic applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sevilla (Spain), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microgénomique au service de la génétique animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic variability of porcine gut organoids provide opportunities for genotype to phenotype studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smahane Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayrone Mongellaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation clinique, histologique et transcriptomique d’une réponse immunitaire antitumorale efficiente chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7151,248 +7013,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France. sciencesconf.org:inrae-jsga2022:417970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERT regulation and telomere attrition in a porcine model of melanoma initiation and regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Desirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telomere Biology in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling pathways activated during melanoma progression in MeLiM minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7401,407 +7263,407 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Meeting of the European Society for Pigment Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. , Pigment Cell and Melanoma Research, 29, 2015, Pigment Cell and Melanoma Research. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pcmr.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pax3GFP: a new reporter for the melanocyte lineage and melanoma cells in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Djiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Reyes-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Meeting of the European Society for Pigment Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Geneva, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pigment Cell and Melanoma Research, 25, pp.653, 2012, Program for the 17th Meeting of the European Society for Pigment Cell Research. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-148x.2012.01040.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic interest of RACK1 in melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nkosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barnhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Pigment Cell Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pigment Cell and Melanoma Research, 24 (4), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7811,156 +7673,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic characterization of organoids derived from pig intestine segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mongellaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen Academic Publishers, pp.2097-2100, 2022, 978-90-8686-940-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7970,159 +7832,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of rat angiotensin II AT2 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Ciuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Johren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. M. J. Heemskerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Cellular and Molecular Aspects of Angiotensin Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 1996, Advances in Experimental Medicine and Biology, 978-1-4899-1378-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4899-1376-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8132,130 +7994,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-regulation of RACK1 in melanoma and its use as a marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO/2009/015846. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8265,95 +8127,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport ANR EBIO BlackRACK1 - Evaluation de l’intérêt diagnostic de RACK1 dans les mélanomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8363,167 +8225,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools and methodologies Transgenesis in organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Innovative Cellular Models for Animal Science, Jouy-en-Josas, France, France. 2023, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the pig as a biomedical model for human cutaneous melanoma : the MeLiM strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. New challenges for animal sciences, Jouy-en-Josas, France, France. 2019, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8591,51 +8453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8704D29F"/>
+    <w:nsid w:val="BDBF2B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8822,51 +8684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-egidy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5206-4597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59741-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Minnoye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ihsan Taskiran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mauduit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Fazio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde van Aerschot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.260844.120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Picco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Loiodice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salaun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2017.03.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Campagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01329627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CMR.0000000000000212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Imran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chateau-Joubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jul&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985813490754" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00773137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Estrada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-95" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2010.01.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4RK5D8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boss&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Geffrotin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-7-34" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jule" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Saavedra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H&#228;user" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ciuffo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Lae Hoe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.2001.280.1.F71" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Baviera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hy1001.092652" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Saavedra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Lae Hoe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lepailleur-Enouf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(00)00264-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Juillerat-Jeanneret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jeannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred T. Bosman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)64825-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2000.279.1.G211" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peduto Eberl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valdenaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Irmler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Majdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.3780178" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Eberl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005344-200036051-00103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279014v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thouard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00602.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viswanathan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Wahl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Saavedra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.1997.273.3.C826" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parnot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoullec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(97)01323-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;hren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Sanvitto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-21-08283.1997" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monfredini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Silvestro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Motto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paveto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Galvagno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Passeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)90647-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQQ39P3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Paveto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-5975(89)90038-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03CDADD9929B21F32C1B723D11901F38FACCB01B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrone Mongellaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218019v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748943v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bibi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Koenen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chaumien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Golovko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jule" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein Aubin Houzelstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;bare" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217828v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Djiane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/168141.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148x.2012.01040.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749130v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nkosi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnhill" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifpcs.org/ipcc2011/home.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Ciuffo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Johren" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. Heemskerk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1376-0_20" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Panthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808036v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217978v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-egidy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5206-4597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59741-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Minnoye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ihsan Taskiran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mauduit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Fazio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde van Aerschot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.260844.120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Picco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Loiodice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salaun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2017.03.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01329627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CMR.0000000000000212" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Imran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-857" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chateau-Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jul&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985813490754" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00773137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Estrada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-95" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2010.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4RK5D8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Geffrotin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-7-34" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jule" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Saavedra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H&#228;user" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ciuffo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Lae Hoe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.2001.280.1.F71" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Baviera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hy1001.092652" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Saavedra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Lae Hoe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lepailleur-Enouf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(00)00264-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Juillerat-Jeanneret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jeannin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred T. Bosman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)64825-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2000.279.1.G211" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peduto Eberl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valdenaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Irmler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Majdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.3780178" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Eberl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005344-200036051-00103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00602.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viswanathan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Wahl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Saavedra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.1997.273.3.C826" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parnot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoullec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(97)01323-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;hren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Sanvitto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-21-08283.1997" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monfredini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Silvestro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Motto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paveto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Galvagno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Passeron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)90647-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQQ39P3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Paveto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-5975(89)90038-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03CDADD9929B21F32C1B723D11901F38FACCB01B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrone Mongellaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bibi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Koenen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chaumien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Golovko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jule" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein Aubin Houzelstein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233103v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233082v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;bare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Djiane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/168141.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148x.2012.01040.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nkosi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnhill" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifpcs.org/ipcc2011/home.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840548v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Ciuffo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Johren" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. Heemskerk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1376-0_20" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Panthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217978v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>