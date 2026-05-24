--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2180,290 +2180,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00773137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mélanome cutané : et si Laënnec avait raison ? Recherche d'un marqueur de malignité commun chez les Mammifères</w:t>
+                <w:t xml:space="preserve">Actualités sur le mélanome cutané. A la recherche d'un marqueur de malignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Julé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Estrada</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratique Médicale et Chirurgicale de l'Animal de Compagnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anicom.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658180v1</w:t>
+                <w:t xml:space="preserve">hal-02660071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités sur le mélanome cutané. A la recherche d'un marqueur de malignité</w:t>
+                <w:t xml:space="preserve">Le mélanome cutané : et si Laënnec avait raison ? Recherche d'un marqueur de malignité commun chez les Mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Julé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Estrada</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Médicale et Chirurgicale de l'Animal de Compagnie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163 (1), pp.257-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02660071v1</w:t>
+                <w:t xml:space="preserve">hal-02658180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription analysis in the MeLiM swine model identifies RACK1 as a potential marker of malignancy for human melanocytic proliferation</w:t>
               </w:r>
@@ -2806,347 +2806,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased AT(1) receptor expression and mRNA in kidney glomeruli of AT(2) receptor gene-disrupted mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of the endothelin system in aldosterone-producing adenomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M. Saavedra</w:t>
+                <w:t xml:space="preserve">Erno Baviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Häuser</w:t>
+                <w:t xml:space="preserve">Gladys Ciuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Ciuffo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+                <w:t xml:space="preserve">Pierre Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwang Lae Hoe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 280 (1), pp.F71-F78. </w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (5), pp.1137-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.2001.280.1.F71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/hy1001.092652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675871v1</w:t>
+                <w:t xml:space="preserve">hal-02680178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the endothelin system in aldosterone-producing adenomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased AT(1) receptor expression and mRNA in kidney glomeruli of AT(2) receptor gene-disrupted mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M. Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Häuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Ciuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kwang Lae Hoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 38 (5), pp.1137-42. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 280 (1), pp.F71-F78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/hy1001.092652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.2001.280.1.F71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680178v1</w:t>
+                <w:t xml:space="preserve">hal-02675871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased AT 1 receptor expression and mRNA in kidney glomeruli of AT 2 receptor gene-disrupted mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Häuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ciuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,51 +3155,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwang-Lae Hoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 280 (1), pp.F71-F78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajprenal.2001.280.1.F71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207404v1</w:t>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Korth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred T. Bosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 279 (1), pp.G211-G222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Eberl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Juillerat-Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemoullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 417 (3), pp.365-370. </w:t>
@@ -4296,51 +4296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto L. Sanvitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan M. Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (21), pp.8283-8292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6295,51 +6295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aubin-Houzelstein Aubin Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8453,51 +8453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDBF2B59"/>
+    <w:nsid w:val="A695DDF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8684,51 +8684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-egidy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5206-4597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59741-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Minnoye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ihsan Taskiran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mauduit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Fazio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde van Aerschot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.260844.120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Picco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Loiodice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salaun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2017.03.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01329627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CMR.0000000000000212" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Imran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-857" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chateau-Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jul&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985813490754" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00773137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Estrada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-95" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2010.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4RK5D8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Geffrotin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-7-34" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jule" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Saavedra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H&#228;user" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ciuffo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Lae Hoe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.2001.280.1.F71" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Baviera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hy1001.092652" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Saavedra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Lae Hoe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lepailleur-Enouf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(00)00264-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Juillerat-Jeanneret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jeannin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred T. Bosman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)64825-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2000.279.1.G211" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peduto Eberl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valdenaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Irmler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Majdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.3780178" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Eberl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005344-200036051-00103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00602.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viswanathan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Wahl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Saavedra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.1997.273.3.C826" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parnot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoullec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(97)01323-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;hren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Sanvitto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-21-08283.1997" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monfredini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Silvestro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Motto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paveto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Galvagno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Passeron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)90647-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQQ39P3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Paveto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-5975(89)90038-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03CDADD9929B21F32C1B723D11901F38FACCB01B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrone Mongellaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bibi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Koenen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chaumien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Golovko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jule" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein Aubin Houzelstein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233103v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233082v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;bare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Djiane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/168141.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148x.2012.01040.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nkosi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnhill" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifpcs.org/ipcc2011/home.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840548v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Ciuffo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Johren" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. Heemskerk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1376-0_20" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Panthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217978v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-egidy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5206-4597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59741-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03503-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Minnoye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ihsan Taskiran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mauduit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Fazio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde van Aerschot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.260844.120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Picco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Loiodice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salaun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2017.03.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1037-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01329627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CMR.0000000000000212" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Imran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-857" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chateau-Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jul&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985813490754" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00773137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Estrada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-95" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2010.01.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4RK5D8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Geffrotin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-7-34" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jule" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Baviera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ciuffo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hy1001.092652" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Saavedra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H&#228;user" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Lae Hoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.2001.280.1.F71" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Saavedra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Lae Hoe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lepailleur-Enouf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(00)00264-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Juillerat-Jeanneret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jeannin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred T. Bosman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0002-9440(10)64825-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2000.279.1.G211" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peduto Eberl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valdenaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Irmler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Majdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.3780178" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Eberl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005344-200036051-00103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00602.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viswanathan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Wahl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Saavedra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.1997.273.3.C826" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parnot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoullec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(97)01323-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;hren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Sanvitto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-21-08283.1997" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monfredini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Silvestro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Motto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paveto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Galvagno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Passeron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)90647-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQQ39P3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Paveto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-5975(89)90038-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03CDADD9929B21F32C1B723D11901F38FACCB01B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrone Mongellaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Badji" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Raileanu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bibi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Koenen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chaumien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Golovko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jule" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein Aubin Houzelstein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233103v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233082v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;bare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desirabel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536580v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andreoletti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12415" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8W3R50S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Djiane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/168141.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148x.2012.01040.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nkosi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnhill" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifpcs.org/ipcc2011/home.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongellaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riviere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_505" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840548v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Ciuffo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Johren" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. Heemskerk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1376-0_20" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Panthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217978v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>