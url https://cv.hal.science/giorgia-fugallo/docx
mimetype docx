--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1112,516 +1112,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat bands and giant light-matter interaction in hexagonal boron nitride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Elias</w:t>
+                <w:t xml:space="preserve">Room temperature second sound in cumulene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahan Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luciano Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (13), pp.137401. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.15275-15281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.137401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp00501d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353115v1</w:t>
+                <w:t xml:space="preserve">hal-03287020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton band structure of Molybdenum Disulfide: from monolayer to bulk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast nonlinear phonon response of few-layer hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierluigi Cudazzo</w:t>
+                <w:t xml:space="preserve">Taehee Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Gatti</w:t>
+                <w:t xml:space="preserve">Jia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Sottile</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Achintya Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Woerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2516-1075/abdb3c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (14), pp.L140302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L140302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190274v1</w:t>
+                <w:t xml:space="preserve">hal-03374670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature second sound in cumulene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Melis</w:t>
+                <w:t xml:space="preserve">Flat bands and giant light-matter interaction in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lhenoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp00501d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (13), pp.137401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.137401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287020v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nonlinear phonon response of few-layer hexagonal boron nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jia Zhang</w:t>
+                <w:t xml:space="preserve">Exciton band structure of Molybdenum Disulfide: from monolayer to bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achintya Kundu</w:t>
+                <w:t xml:space="preserve">Pierluigi Cudazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Reimann</w:t>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Woerner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Sottile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (14), pp.L140302. </w:t>
+              <w:t xml:space="preserve">Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.014005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L140302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/abdb3c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374670v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron nitride for excitonics, nano photonics, and quantum technologies</w:t>
               </w:r>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sottile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1848,620 +1848,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared reflectance, transmittance, and emittance spectra of MgO from first principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic Heat Transport Regime in Bismuth: A Theoretical Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Barbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.184307⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.075901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938616v1</w:t>
+                <w:t xml:space="preserve">hal-02303549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Heat Transport Regime in Bismuth: A Theoretical Viewpoint</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculating lattice thermal conductivity: a synopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.075901⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (4), pp.043002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aaa6f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303549v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating lattice thermal conductivity: a synopsis</w:t>
+                <w:t xml:space="preserve">Infrared reflectance, transmittance, and emittance spectra of MgO from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciano Colombo</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93 (4), pp.043002. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (18), pp.184307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aaa6f3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.184307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073996v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation of lattice thermal conductivity in crystalline phase change materials: GeTe, Sb2Te3, and Ge2Sb2Te5</w:t>
+                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Campi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mauri</w:t>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bernasconi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alex Summerfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.24311 - 24311. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.021023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.024311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447023v1</w:t>
+                <w:t xml:space="preserve">hal-01492483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
+                <w:t xml:space="preserve">First-principles calculation of lattice thermal conductivity in crystalline phase change materials: GeTe, Sb2Te3, and Ge2Sb2Te5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Davide Campi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Summerfield</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.021023. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.24311 - 24311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.024311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492483v1</w:t>
+                <w:t xml:space="preserve">hal-01447023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of the band structure in bulk hexagonal boron nitride</w:t>
               </w:r>
@@ -2620,64 +2620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Hakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sottile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (3), </w:t>
@@ -2709,429 +2709,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the valley and chiral quantum state of Dirac electrons in van der Waals heterostructures</w:t>
+                <w:t xml:space="preserve">The direct-to-indirect band gap crossover in two-dimensional van der Waals Indium Selenide crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wallbank</w:t>
+                <w:t xml:space="preserve">G. Mudd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ghazaryan</w:t>
+                <w:t xml:space="preserve">M. Molas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Misra</w:t>
+                <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cao</w:t>
+                <w:t xml:space="preserve">V. Zólyomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tu</w:t>
+                <w:t xml:space="preserve">K. Nogajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 353 (6299), pp.575-579. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aaf4621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep39619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986052v1</w:t>
+                <w:t xml:space="preserve">hal-01998340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The direct-to-indirect band gap crossover in two-dimensional van der Waals Indium Selenide crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Nogajewski</w:t>
+                <w:t xml:space="preserve">Nanoscale mechanisms for the reduction of heat transport in bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep39619⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.064301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998340v1</w:t>
+                <w:t xml:space="preserve">hal-01284828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale mechanisms for the reduction of heat transport in bismuth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Lazzeri</w:t>
+                <w:t xml:space="preserve">Tuning the valley and chiral quantum state of Dirac electrons in van der Waals heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wallbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ghazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 353 (6299), pp.575-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.064301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aaf4621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284828v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton energy-momentum map of hexagonal boron nitride</w:t>
               </w:r>
@@ -3264,77 +3264,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio variational approach for evaluating lattice thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.045430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4083,575 +4083,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Transport in 2D materials</w:t>
+                <w:t xml:space="preserve">Response Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite-temperature and anharmonic response properties of solids (TPED 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Linkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223300v1</w:t>
+                <w:t xml:space="preserve">hal-04223304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Theory</w:t>
+                <w:t xml:space="preserve">Hexagonal Boron Nitride: understanding and tailoring its unique electronic and phononic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite-temperature and anharmonic response properties of solids (TPED 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Linkoping, Sweden</w:t>
+              <w:t xml:space="preserve">HOWDI: Low Dimensional van der Waals heterostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223304v1</w:t>
+                <w:t xml:space="preserve">hal-04223202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Boron Nitride: understanding and tailoring its unique electronic and phononic properties</w:t>
+                <w:t xml:space="preserve">Thermal Transport in 2D materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOWDI: Low Dimensional van der Waals heterostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Finite-temperature and anharmonic response properties of solids (TPED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Linkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223202v1</w:t>
+                <w:t xml:space="preserve">hal-04223300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Extrinsic Disorder in the Phononic and Thermal Response of Multilayered Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing Ultrafast Dynamics of Anharmonically Coupled Phonons in Few-Layer Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taehee Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achintya Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Woerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 MRS- Material Research Society Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Jose, United States. pp.FM1A.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2022.FM1A.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938556v1</w:t>
+                <w:t xml:space="preserve">hal-03777701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of anharmonicity in the thermal-radiative response of materials for phononics and thermal management applications</w:t>
+                <w:t xml:space="preserve">Understanding and tailoring unique electronic and phononic hBN properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Progress in Thermal Transport Theory and Experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945424v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Ultrafast Dynamics of Anharmonically Coupled Phonons in Few-Layer Hexagonal Boron Nitride</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of Extrinsic Disorder in the Phononic and Thermal Response of Multilayered Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 MRS- Material Research Society Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2022.FM1A.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03777701v1</w:t>
+                <w:t xml:space="preserve">hal-03938556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and tailoring unique electronic and phononic hBN properties</w:t>
+                <w:t xml:space="preserve">The role of anharmonicity in the thermal-radiative response of materials for phononics and thermal management applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Recent Progress in Thermal Transport Theory and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777723v1</w:t>
+                <w:t xml:space="preserve">hal-03945424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 3D to 1D systems: emergent phenomena in phononics and thermal transport</w:t>
               </w:r>
@@ -4700,558 +4700,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared reflectance, transmittance and emittance spectra from first-principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du dopage sur le rendement de conversion solaire/thermique d'un absorbeur volumique en carbure de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Madi Halidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473013v1</w:t>
+                <w:t xml:space="preserve">hal-02871161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du dopage sur le rendement de conversion solaire/thermique d'un absorbeur volumique en carbure de silicium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitons in van der Waals Heterostructures: from Monolayer to Bulk Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Ultraviolet Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871161v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons in van der Waals Heterostructures: from Monolayer to Bulk Hexagonal Boron Nitride</w:t>
+                <w:t xml:space="preserve">Infrared reflectance, transmittance and emittance spectra from first-principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Ultraviolet Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">APS March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473000v1</w:t>
+                <w:t xml:space="preserve">hal-02473013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Transport: Emergent Phenomena in 2D materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining micro- Meso- And macro-scopic numerical methods for multiscale radiative transfer modeling of SiC-based foams up to very high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference NANOSEA NANO-structures and nanomaterials SElf-Assemblys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference, IHTC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.pma.024216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479263v1</w:t>
+                <w:t xml:space="preserve">hal-02376182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining micro- Meso- And macro-scopic numerical methods for multiscale radiative transfer modeling of SiC-based foams up to very high temperatures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From 3D to 2D materials: emergent phenomena in thermal and optical responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference, IHTC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th international Conference New Generation in Strongly Correlated Electron Systems (NGSCES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Donostia-San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC16.pma.024216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02376182v1</w:t>
+                <w:t xml:space="preserve">hal-02479271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 3D to 2D materials: emergent phenomena in thermal and optical responses</w:t>
+                <w:t xml:space="preserve">Thermal Transport: Emergent Phenomena in 2D materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international Conference New Generation in Strongly Correlated Electron Systems (NGSCES 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Donostia-San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference NANOSEA NANO-structures and nanomaterials SElf-Assemblys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479271v1</w:t>
+                <w:t xml:space="preserve">hal-02479263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-dimensional Zener Tunnelling and Plasmon Resonances due to N- and H- Incorporation in the Narrow Gap InAs</w:t>
               </w:r>
@@ -5705,51 +5705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3559D6BD"/>
+    <w:nsid w:val="71BC37B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5936,51 +5936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-fugallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-5726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6900-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ferr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Markov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad70cf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Poulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papagelis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalosakas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03836671v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizanur Rahman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Parvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochao Dun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Read" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213861" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/abdb3c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colombo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00501d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Mendoza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Barbarino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.075901" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaa6f3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Campi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.024311" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Koskelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallbank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghazaryan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Misra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf4621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mudd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#243;lyomi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nogajewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aramini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.165122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.045430" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. M. Feu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Makarovsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Friedland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701923_0026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Portal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Foster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002403034300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F728F300C789510C7ACF29245F2411219420685B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987563" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F4308C997368CC16244176BD8D1FA8230B1797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223300v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223304v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Madi Halidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473000v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biallais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.024216" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Di Paola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Velichko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bomers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balakrishnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciavatta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:512478b88469cfef52faf36ddda4f91f6788be2a;origin=https://hal.archives-ouvertes.fr/hal-05109162;visit=swh:1:snp:edf14e1092fe540ea7b2916a9e95f721e284851f;anchor=swh:1:rel:d0a1941122a3b3dbea229d19e13bd70294dd5b0f;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-fugallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-5726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6900-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ferr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Markov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad70cf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Poulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papagelis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalosakas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03836671v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizanur Rahman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Parvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochao Dun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Read" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213861" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colombo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00501d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/abdb3c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Mendoza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Barbarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.075901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaa6f3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.024311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Koskelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mudd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#243;lyomi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nogajewski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallbank" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghazaryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Misra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf4621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aramini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.165122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.045430" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. M. Feu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Makarovsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Friedland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701923_0026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Portal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Foster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002403034300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F728F300C789510C7ACF29245F2411219420685B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987563" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F4308C997368CC16244176BD8D1FA8230B1797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223304v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Madi Halidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biallais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.024216" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Di Paola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Velichko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bomers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balakrishnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciavatta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:512478b88469cfef52faf36ddda4f91f6788be2a;origin=https://hal.archives-ouvertes.fr/hal-05109162;visit=swh:1:snp:edf14e1092fe540ea7b2916a9e95f721e284851f;anchor=swh:1:rel:d0a1941122a3b3dbea229d19e13bd70294dd5b0f;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>