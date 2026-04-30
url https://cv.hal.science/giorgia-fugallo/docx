--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -4083,165 +4083,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Theory</w:t>
+                <w:t xml:space="preserve">Hexagonal Boron Nitride: understanding and tailoring its unique electronic and phononic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite-temperature and anharmonic response properties of solids (TPED 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Linkoping, Sweden</w:t>
+              <w:t xml:space="preserve">HOWDI: Low Dimensional van der Waals heterostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223304v1</w:t>
+                <w:t xml:space="preserve">hal-04223202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Boron Nitride: understanding and tailoring its unique electronic and phononic properties</w:t>
+                <w:t xml:space="preserve">Response Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOWDI: Low Dimensional van der Waals heterostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Finite-temperature and anharmonic response properties of solids (TPED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Linkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223202v1</w:t>
+                <w:t xml:space="preserve">hal-04223304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Transport in 2D materials</w:t>
               </w:r>
@@ -5705,51 +5705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71BC37B4"/>
+    <w:nsid w:val="994CAF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5936,51 +5936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-fugallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-5726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6900-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ferr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Markov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad70cf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Poulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papagelis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalosakas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03836671v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizanur Rahman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Parvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochao Dun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Read" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213861" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colombo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00501d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/abdb3c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Mendoza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Barbarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.075901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaa6f3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.024311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Koskelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mudd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#243;lyomi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nogajewski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallbank" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghazaryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Misra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf4621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aramini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.165122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.045430" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. M. Feu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Makarovsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Friedland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701923_0026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Portal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Foster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002403034300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F728F300C789510C7ACF29245F2411219420685B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987563" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F4308C997368CC16244176BD8D1FA8230B1797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223304v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Madi Halidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biallais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.024216" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Di Paola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Velichko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bomers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balakrishnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciavatta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:512478b88469cfef52faf36ddda4f91f6788be2a;origin=https://hal.archives-ouvertes.fr/hal-05109162;visit=swh:1:snp:edf14e1092fe540ea7b2916a9e95f721e284851f;anchor=swh:1:rel:d0a1941122a3b3dbea229d19e13bd70294dd5b0f;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-fugallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-5726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6900-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ferr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Markov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad70cf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Poulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papagelis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalosakas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03836671v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizanur Rahman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Parvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochao Dun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Read" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213861" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colombo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00501d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/abdb3c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Mendoza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Barbarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.075901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaa6f3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.024311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Koskelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mudd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#243;lyomi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nogajewski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallbank" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghazaryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Misra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf4621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aramini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.165122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.045430" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. M. Feu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Makarovsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Friedland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701923_0026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Portal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Foster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002403034300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F728F300C789510C7ACF29245F2411219420685B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987563" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F4308C997368CC16244176BD8D1FA8230B1797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223304v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Madi Halidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biallais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.024216" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Di Paola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Velichko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bomers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balakrishnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciavatta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:512478b88469cfef52faf36ddda4f91f6788be2a;origin=https://hal.archives-ouvertes.fr/hal-05109162;visit=swh:1:snp:edf14e1092fe540ea7b2916a9e95f721e284851f;anchor=swh:1:rel:d0a1941122a3b3dbea229d19e13bd70294dd5b0f;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>