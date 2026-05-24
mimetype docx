--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2177,291 +2177,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
+                <w:t xml:space="preserve">First-principles calculation of lattice thermal conductivity in crystalline phase change materials: GeTe, Sb2Te3, and Ge2Sb2Te5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Davide Campi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Summerfield</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.021023. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.24311 - 24311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.024311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492483v1</w:t>
+                <w:t xml:space="preserve">hal-01447023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation of lattice thermal conductivity in crystalline phase change materials: GeTe, Sb2Te3, and Ge2Sb2Te5</w:t>
+                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Campi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mauri</w:t>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bernasconi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alex Summerfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.24311 - 24311. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.021023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.024311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447023v1</w:t>
+                <w:t xml:space="preserve">hal-01492483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of the band structure in bulk hexagonal boron nitride</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.045430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4493,165 +4493,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Extrinsic Disorder in the Phononic and Thermal Response of Multilayered Materials</w:t>
+                <w:t xml:space="preserve">The role of anharmonicity in the thermal-radiative response of materials for phononics and thermal management applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 MRS- Material Research Society Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">Recent Progress in Thermal Transport Theory and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938556v1</w:t>
+                <w:t xml:space="preserve">hal-03945424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of anharmonicity in the thermal-radiative response of materials for phononics and thermal management applications</w:t>
+                <w:t xml:space="preserve">The role of Extrinsic Disorder in the Phononic and Thermal Response of Multilayered Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Progress in Thermal Transport Theory and Experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">2022 MRS- Material Research Society Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945424v1</w:t>
+                <w:t xml:space="preserve">hal-03938556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 3D to 1D systems: emergent phenomena in phononics and thermal transport</w:t>
               </w:r>
@@ -5705,51 +5705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="994CAF9A"/>
+    <w:nsid w:val="09255836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5936,51 +5936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-fugallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-5726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6900-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ferr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Markov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad70cf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Poulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papagelis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalosakas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03836671v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizanur Rahman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Parvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochao Dun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Read" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213861" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colombo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00501d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/abdb3c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Mendoza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Barbarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.075901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaa6f3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.024311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Koskelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mudd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#243;lyomi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nogajewski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallbank" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghazaryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Misra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf4621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aramini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.165122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.045430" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. M. Feu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Makarovsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Friedland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701923_0026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Portal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Foster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002403034300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F728F300C789510C7ACF29245F2411219420685B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987563" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F4308C997368CC16244176BD8D1FA8230B1797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223304v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Madi Halidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biallais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.024216" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Di Paola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Velichko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bomers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balakrishnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciavatta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:512478b88469cfef52faf36ddda4f91f6788be2a;origin=https://hal.archives-ouvertes.fr/hal-05109162;visit=swh:1:snp:edf14e1092fe540ea7b2916a9e95f721e284851f;anchor=swh:1:rel:d0a1941122a3b3dbea229d19e13bd70294dd5b0f;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-fugallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-5726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6900-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ferr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Markov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad70cf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Poulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papagelis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalosakas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03836671v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizanur Rahman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Parvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochao Dun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Read" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213861" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colombo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00501d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/abdb3c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Mendoza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Barbarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.075901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaa6f3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Campi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bernasconi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.024311" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Koskelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hakala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mudd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#243;lyomi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nogajewski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallbank" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghazaryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Misra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf4621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aramini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.165122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.045430" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. M. Feu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Makarovsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Friedland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701923_0026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Portal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Foster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002403034300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F728F300C789510C7ACF29245F2411219420685B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987563" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F4308C997368CC16244176BD8D1FA8230B1797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223304v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Madi Halidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biallais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.024216" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Di Paola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Velichko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bomers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balakrishnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciavatta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Buba Garba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:512478b88469cfef52faf36ddda4f91f6788be2a;origin=https://hal.archives-ouvertes.fr/hal-05109162;visit=swh:1:snp:edf14e1092fe540ea7b2916a9e95f721e284851f;anchor=swh:1:rel:d0a1941122a3b3dbea229d19e13bd70294dd5b0f;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>