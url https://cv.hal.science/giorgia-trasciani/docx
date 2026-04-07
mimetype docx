--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giorgia Trasciani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Junior Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giorgia-trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9535-524X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Public Authorities & Third Sector Organisations in Changing Welfare States: The Case of Asylum Reception Services in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Aix-Marseille Université (AMU); Università di Napoli "l'Orientale", 2020. English. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03508502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mapping to action: Social network analysis as a strategic tool in cross-national community interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Conaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks for migrant support: a case study on the role of civil society organisations in marginalised urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Sector Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPSM-03-2025-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling impact measurement: navigating the evolving landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (2), pp.166-184. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-04-2024-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in Crisis. Examining the Role of TSOs in Asylum Seekers Reception in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit Policy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.181-201. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npf-2023-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional shaping of third sector organizations: Empirical evidence from Italian provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Alfano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 2021/3 (N° 185), pp.171 - 185. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.185.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 / « Villes et territoires accueillants » en France et ailleurs (185), pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring networking of third sector organizations. A case study based on the Quartieri Spagnoli neighbourhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VOLUNTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.750-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Networking of Third Sector Organizations: A Case Study Based on the Quartieri Spagnoli Neighborhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.750-766. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-020-00241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«I like to work with people» – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I like to work with people” – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.407-426. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7389/95409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative Change in the EU: A Cross-Country Empirical Study on the Contextual Determinants of NPM Reform Rhetoric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3), pp.323-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging identity formation and the co-operative: Theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huybrechts Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), pp.286-309. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent identity formation and the co-operative : theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), 286-309 p. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Control and Social Movements: When Local Civil Societies Mobilize in Support of Migrants’ Demands for Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajay Bailey; Kei Otsuki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Cities and Global Urban Transformation. Infrastructures, Intersectionalities, and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.309-317, 2025, 978-981-97-7520-0. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7521-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Fashion: Can Local Initiatives Drive Systemic and Sustainable Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina de Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philipp Kenel; Phyllis Sawall; Lina Pfeifer; Uwe Bettig; Johanna Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Fashion? Interdisciplinary Perspectives in the Context of Social, Ecological, Economic and Cultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transcriptVerlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2025, New Economy, 978-3-8376-7666-2. DOI : 10.14361/978383947666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Technological Innovation: Cross-Fertilization Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bartolomucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Chiodo; David Kaiser; Julie Shah; Paolo Volonté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Technology Through Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.93-105, 2024, SpringerBriefs in Applied Sciences and Technology, 978-3-031-52961-0. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52962-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees’ – Mapping migration governance and the dispersion of authority in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armağan Teke Lloyd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exclusion and Inclusion in International Migration: Power, Resistance and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TPLondon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing food provision in the Anthropocene era: Towards sustainable and democratised local food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Nov 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Integration: the interconnections between social entrepreneurship and forced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Moralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : RE-EMERGE Workshop Civic Dimension of Ukrainian Forced Migrants’ Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Apr 2025, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la restauration à l’ère de l’Anthropocène : est-il possible d’aller vers une alimentation durable et démocratisée ? Quels rôles pour les organisations de l’économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Oct 2025, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Barriers: Immigrants Integration and Social Innovation in Urban Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Ludovica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIRC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Strategies for Migrant Inclusion: A Case Study of Cross-Sector Collaborations in Italy's Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tafoska Inelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 16th International Social Innovation Research Conference (ISIRC) communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Rights: Immigrants in Urban Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTP-CEU - EUROPEAN COUNCIL OF SPATIAL PLANNERS - CONSEIL EUROPEEN DES URBANISTES INU - ISTITUTO NAZIONALE DI URBANISTICA 14th Biennale of European Towns and Town Planners 2024 Inclusive cities and regions/Territoires inclusifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Naples, Federico II, Apr 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the territory tell? Using maps to co-create individual and collective social values of the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Casprini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi permanenti: la dimensione territoriale delle sfide socio-ambientali I Convegno Giovani STAI AIS - Sociologia dell’Ambiente e del Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of a meta-organization as tool to foster innovative solutions to societal grand challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Social Innovation Research Conference (ISIRC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the WISEs in France: tackle social exclusion through socio -economic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up: A Common Trend Motived by Different Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Transformations in Co-operative Governance Rennes, France Session 8 The Challenges of Growth in Coop Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations and stringent institutional framework: the example of associations in the field of reception of asylum seekers in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex multi-level governance of the reception for asylum seekers in Europe. Similarities and differences among two Mediterranean cities: Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of third sector organizations' social workers in Italy, the case of the Reception for Asylum Seekers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ethically Sound Supply Chains: A Consumer Co-operative Perspective “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILO COOP 100 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception for Asylum Seekers, the case of informal networks in Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SE-EMPOWER WG3 meeting: Exploring the ecosystem of SE across Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione e Lavoro dei richiedenti asilo, tra progettualità valide e scarsa organicità delle politiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Social Intervention in the Case of the Reception for Asylum Seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference KomSI Jahrestagung des Kompetenzzentrums Soziale Interventionsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations and Reception for Asylum Seekers, the case of Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SE- EMPOWER WG3 meeting : Exploring the ecosystem of SE across countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises dealing with the reception for asylum seekers. The case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES Research International Conference on Social Enterprise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Présentation de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales, AES (Association d’économie sociale). Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between public authorities and TSOs, the French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence– WG2 Research Workshop COST Horizon 2020 : SE Tackling the migration and refugee challenge. University of Trento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees - Mapping the migration industry and accountability(ies) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alomar Antonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Migration conference 5F. European Migration Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations de l’économie sociale face aux défis migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AES_ Association Economie Sociale. Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Economy organizations dealing with the European Migration Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration or Disintegration? Causes and Origins of the Crises in Southern Europe. LUISS Guido Carli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mutualism and Old Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X ESPANET - "Il welfare e i perdenti della globalizzazione: le politiche sociali di fronte a nuove e vecchie disuguaglianze”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market Transformations and New Forms of Self-Organizing :The Case of Italian Clap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE_ Society for Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and proposing mechanisms for labour matching across the Mediterranean ICMPD – International Centre for Migration Policy Development, Publication, La Valletta, Malta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Arda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cicatiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the migration industry and accountabilit(ies) in Europe”. FEPS Publication, Brussels, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance migratoire de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giorgia Trasciani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Junior Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giorgia-trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9535-524X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Public Authorities & Third Sector Organisations in Changing Welfare States: The Case of Asylum Reception Services in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Aix-Marseille Université (AMU); Università di Napoli "l'Orientale", 2020. English. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03508502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mapping to action: Social network analysis as a strategic tool in cross-national community interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Conaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks for migrant support: a case study on the role of civil society organisations in marginalised urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Sector Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPSM-03-2025-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering sustainable urbanization: an exploration of Milan ‘15-minute city' policy and its social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Tropeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00208523261429253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in Crisis. Examining the Role of TSOs in Asylum Seekers Reception in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit Policy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.181-201. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npf-2023-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling impact measurement: navigating the evolving landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.166-184. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-04-2024-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional shaping of third sector organizations: Empirical evidence from Italian provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Alfano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 / « Villes et territoires accueillants » en France et ailleurs (185), pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring networking of third sector organizations. A case study based on the Quartieri Spagnoli neighbourhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VOLUNTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.750-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 2021/3 (N° 185), pp.171 - 185. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.185.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Networking of Third Sector Organizations: A Case Study Based on the Quartieri Spagnoli Neighborhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.750-766. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-020-00241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«I like to work with people» – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I like to work with people” – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.407-426. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7389/95409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative Change in the EU: A Cross-Country Empirical Study on the Contextual Determinants of NPM Reform Rhetoric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3), pp.323-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging identity formation and the co-operative: Theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huybrechts Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), pp.286-309. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent identity formation and the co-operative : theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), 286-309 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se libérer de la notion d’impact pour réhabiliter celle d’utilité sociale dans les démarches d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Eynaud; Genauto Carvalho de França Filho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, pp.251-258, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Control and Social Movements: When Local Civil Societies Mobilize in Support of Migrants’ Demands for Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajay Bailey; Kei Otsuki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Cities and Global Urban Transformation. Infrastructures, Intersectionalities, and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.309-317, 2025, 978-981-97-7520-0. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7521-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Fashion: Can Local Initiatives Drive Systemic and Sustainable Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina de Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philipp Kenel; Phyllis Sawall; Lina Pfeifer; Uwe Bettig; Johanna Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Fashion? Interdisciplinary Perspectives in the Context of Social, Ecological, Economic and Cultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transcriptVerlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2025, New Economy, 978-3-8376-7666-2. DOI : 10.14361/978383947666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Technological Innovation: Cross-Fertilization Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bartolomucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Chiodo; David Kaiser; Julie Shah; Paolo Volonté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Technology Through Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.93-105, 2024, SpringerBriefs in Applied Sciences and Technology, 978-3-031-52961-0. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52962-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees’ – Mapping migration governance and the dispersion of authority in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armağan Teke Lloyd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exclusion and Inclusion in International Migration: Power, Resistance and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TPLondon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Integration: the interconnections between social entrepreneurship and forced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Moralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : RE-EMERGE Workshop Civic Dimension of Ukrainian Forced Migrants’ Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Apr 2025, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing food provision in the Anthropocene era: Towards sustainable and democratised local food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Nov 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la restauration à l’ère de l’Anthropocène : est-il possible d’aller vers une alimentation durable et démocratisée ? Quels rôles pour les organisations de l’économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Oct 2025, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Strategies for Migrant Inclusion: A Case Study of Cross-Sector Collaborations in Italy's Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tafoska Inelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 16th International Social Innovation Research Conference (ISIRC) communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Rights: Immigrants in Urban Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTP-CEU - EUROPEAN COUNCIL OF SPATIAL PLANNERS - CONSEIL EUROPEEN DES URBANISTES INU - ISTITUTO NAZIONALE DI URBANISTICA 14th Biennale of European Towns and Town Planners 2024 Inclusive cities and regions/Territoires inclusifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Naples, Federico II, Apr 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the territory tell? Using maps to co-create individual and collective social values of the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Casprini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi permanenti: la dimensione territoriale delle sfide socio-ambientali I Convegno Giovani STAI AIS - Sociologia dell’Ambiente e del Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of a meta-organization as tool to foster innovative solutions to societal grand challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Social Innovation Research Conference (ISIRC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Barriers: Immigrants Integration and Social Innovation in Urban Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Ludovica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIRC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up: A Common Trend Motived by Different Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Transformations in Co-operative Governance Rennes, France Session 8 The Challenges of Growth in Coop Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations and stringent institutional framework: the example of associations in the field of reception of asylum seekers in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex multi-level governance of the reception for asylum seekers in Europe. Similarities and differences among two Mediterranean cities: Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the WISEs in France: tackle social exclusion through socio -economic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ethically Sound Supply Chains: A Consumer Co-operative Perspective “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILO COOP 100 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception for Asylum Seekers, the case of informal networks in Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SE-EMPOWER WG3 meeting: Exploring the ecosystem of SE across Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione e Lavoro dei richiedenti asilo, tra progettualità valide e scarsa organicità delle politiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Social Intervention in the Case of the Reception for Asylum Seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference KomSI Jahrestagung des Kompetenzzentrums Soziale Interventionsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations and Reception for Asylum Seekers, the case of Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SE- EMPOWER WG3 meeting : Exploring the ecosystem of SE across countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of third sector organizations' social workers in Italy, the case of the Reception for Asylum Seekers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises dealing with the reception for asylum seekers. The case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES Research International Conference on Social Enterprise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Présentation de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales, AES (Association d’économie sociale). Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between public authorities and TSOs, the French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence– WG2 Research Workshop COST Horizon 2020 : SE Tackling the migration and refugee challenge. University of Trento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees - Mapping the migration industry and accountability(ies) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alomar Antonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Migration conference 5F. European Migration Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations de l’économie sociale face aux défis migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AES_ Association Economie Sociale. Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Economy organizations dealing with the European Migration Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration or Disintegration? Causes and Origins of the Crises in Southern Europe. LUISS Guido Carli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market Transformations and New Forms of Self-Organizing :The Case of Italian Clap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE_ Society for Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mutualism and Old Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X ESPANET - "Il welfare e i perdenti della globalizzazione: le politiche sociali di fronte a nuove e vecchie disuguaglianze”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the migration industry and accountabilit(ies) in Europe”. FEPS Publication, Brussels, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and proposing mechanisms for labour matching across the Mediterranean ICMPD – International Centre for Migration Policy Development, Publication, La Valletta, Malta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Arda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cicatiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance migratoire de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB914A30"/>
+    <w:nsid w:val="B6D8B754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-trasciani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9535-524X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03508502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Conaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2025.11.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Piergiovanni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPSM-03-2025-0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-04-2024-0062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npf-2023-0068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lucio Gaeta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12425" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0171" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-020-00241-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marie Borrelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95409" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nelson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huybrechts Benjamin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufays" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1155744" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7521-7_28" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bartolomucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52962-7_8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mavin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Moralli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Ludovica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bellazzecca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafoska Inelda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Casprini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alomar Antonia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pinto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Arda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cicatiello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Parenti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-trasciani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9535-524X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03508502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Conaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2025.11.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Piergiovanni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPSM-03-2025-0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tropeano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bellazzecca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523261429253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npf-2023-0068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-04-2024-0062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lucio Gaeta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0171" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-020-00241-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marie Borrelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nelson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huybrechts Benjamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufays" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1155744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7521-7_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bartolomucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52962-7_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mavin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Moralli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafoska Inelda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Casprini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Ludovica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alomar Antonia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pinto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Arda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cicatiello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Parenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>