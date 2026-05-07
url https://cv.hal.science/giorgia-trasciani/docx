--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giorgia Trasciani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Junior Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giorgia-trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9535-524X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Public Authorities & Third Sector Organisations in Changing Welfare States: The Case of Asylum Reception Services in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Aix-Marseille Université (AMU); Università di Napoli "l'Orientale", 2020. English. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03508502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mapping to action: Social network analysis as a strategic tool in cross-national community interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Conaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks for migrant support: a case study on the role of civil society organisations in marginalised urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Sector Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPSM-03-2025-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering sustainable urbanization: an exploration of Milan ‘15-minute city' policy and its social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Tropeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00208523261429253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in Crisis. Examining the Role of TSOs in Asylum Seekers Reception in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit Policy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.181-201. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npf-2023-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling impact measurement: navigating the evolving landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.166-184. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-04-2024-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional shaping of third sector organizations: Empirical evidence from Italian provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Alfano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 / « Villes et territoires accueillants » en France et ailleurs (185), pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring networking of third sector organizations. A case study based on the Quartieri Spagnoli neighbourhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VOLUNTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.750-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 2021/3 (N° 185), pp.171 - 185. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.185.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Networking of Third Sector Organizations: A Case Study Based on the Quartieri Spagnoli Neighborhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.750-766. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-020-00241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«I like to work with people» – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I like to work with people” – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.407-426. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7389/95409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative Change in the EU: A Cross-Country Empirical Study on the Contextual Determinants of NPM Reform Rhetoric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3), pp.323-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging identity formation and the co-operative: Theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huybrechts Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), pp.286-309. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent identity formation and the co-operative : theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), 286-309 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se libérer de la notion d’impact pour réhabiliter celle d’utilité sociale dans les démarches d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Eynaud; Genauto Carvalho de França Filho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, pp.251-258, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Control and Social Movements: When Local Civil Societies Mobilize in Support of Migrants’ Demands for Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajay Bailey; Kei Otsuki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Cities and Global Urban Transformation. Infrastructures, Intersectionalities, and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.309-317, 2025, 978-981-97-7520-0. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7521-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Fashion: Can Local Initiatives Drive Systemic and Sustainable Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina de Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philipp Kenel; Phyllis Sawall; Lina Pfeifer; Uwe Bettig; Johanna Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Fashion? Interdisciplinary Perspectives in the Context of Social, Ecological, Economic and Cultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transcriptVerlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2025, New Economy, 978-3-8376-7666-2. DOI : 10.14361/978383947666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Technological Innovation: Cross-Fertilization Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bartolomucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Chiodo; David Kaiser; Julie Shah; Paolo Volonté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Technology Through Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.93-105, 2024, SpringerBriefs in Applied Sciences and Technology, 978-3-031-52961-0. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52962-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees’ – Mapping migration governance and the dispersion of authority in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armağan Teke Lloyd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exclusion and Inclusion in International Migration: Power, Resistance and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TPLondon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Integration: the interconnections between social entrepreneurship and forced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Moralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : RE-EMERGE Workshop Civic Dimension of Ukrainian Forced Migrants’ Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Apr 2025, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing food provision in the Anthropocene era: Towards sustainable and democratised local food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Nov 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la restauration à l’ère de l’Anthropocène : est-il possible d’aller vers une alimentation durable et démocratisée ? Quels rôles pour les organisations de l’économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Oct 2025, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Strategies for Migrant Inclusion: A Case Study of Cross-Sector Collaborations in Italy's Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tafoska Inelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 16th International Social Innovation Research Conference (ISIRC) communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Rights: Immigrants in Urban Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTP-CEU - EUROPEAN COUNCIL OF SPATIAL PLANNERS - CONSEIL EUROPEEN DES URBANISTES INU - ISTITUTO NAZIONALE DI URBANISTICA 14th Biennale of European Towns and Town Planners 2024 Inclusive cities and regions/Territoires inclusifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Naples, Federico II, Apr 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the territory tell? Using maps to co-create individual and collective social values of the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Casprini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi permanenti: la dimensione territoriale delle sfide socio-ambientali I Convegno Giovani STAI AIS - Sociologia dell’Ambiente e del Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of a meta-organization as tool to foster innovative solutions to societal grand challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Social Innovation Research Conference (ISIRC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Barriers: Immigrants Integration and Social Innovation in Urban Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Ludovica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIRC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up: A Common Trend Motived by Different Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Transformations in Co-operative Governance Rennes, France Session 8 The Challenges of Growth in Coop Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations and stringent institutional framework: the example of associations in the field of reception of asylum seekers in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex multi-level governance of the reception for asylum seekers in Europe. Similarities and differences among two Mediterranean cities: Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the WISEs in France: tackle social exclusion through socio -economic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ethically Sound Supply Chains: A Consumer Co-operative Perspective “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILO COOP 100 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception for Asylum Seekers, the case of informal networks in Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SE-EMPOWER WG3 meeting: Exploring the ecosystem of SE across Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione e Lavoro dei richiedenti asilo, tra progettualità valide e scarsa organicità delle politiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Social Intervention in the Case of the Reception for Asylum Seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference KomSI Jahrestagung des Kompetenzzentrums Soziale Interventionsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations and Reception for Asylum Seekers, the case of Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SE- EMPOWER WG3 meeting : Exploring the ecosystem of SE across countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of third sector organizations' social workers in Italy, the case of the Reception for Asylum Seekers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises dealing with the reception for asylum seekers. The case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES Research International Conference on Social Enterprise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Présentation de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales, AES (Association d’économie sociale). Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between public authorities and TSOs, the French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence– WG2 Research Workshop COST Horizon 2020 : SE Tackling the migration and refugee challenge. University of Trento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees - Mapping the migration industry and accountability(ies) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alomar Antonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Migration conference 5F. European Migration Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations de l’économie sociale face aux défis migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AES_ Association Economie Sociale. Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Economy organizations dealing with the European Migration Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration or Disintegration? Causes and Origins of the Crises in Southern Europe. LUISS Guido Carli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market Transformations and New Forms of Self-Organizing :The Case of Italian Clap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE_ Society for Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mutualism and Old Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X ESPANET - "Il welfare e i perdenti della globalizzazione: le politiche sociali di fronte a nuove e vecchie disuguaglianze”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the migration industry and accountabilit(ies) in Europe”. FEPS Publication, Brussels, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and proposing mechanisms for labour matching across the Mediterranean ICMPD – International Centre for Migration Policy Development, Publication, La Valletta, Malta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Arda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cicatiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance migratoire de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giorgia Trasciani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Junior Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giorgia-trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9535-524X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Public Authorities & Third Sector Organisations in Changing Welfare States: The Case of Asylum Reception Services in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Aix-Marseille Université (AMU); Università di Napoli "l'Orientale", 2020. English. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03508502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mapping to action: Social network analysis as a strategic tool in cross-national community interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Conaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering sustainable urbanization: an exploration of Milan ‘15-minute city' policy and its social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Tropeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00208523261429253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks for migrant support: a case study on the role of civil society organisations in marginalised urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Sector Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPSM-03-2025-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in Crisis. Examining the Role of TSOs in Asylum Seekers Reception in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit Policy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.181-201. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npf-2023-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling impact measurement: navigating the evolving landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.166-184. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-04-2024-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional shaping of third sector organizations: Empirical evidence from Italian provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Alfano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 / « Villes et territoires accueillants » en France et ailleurs (185), pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring networking of third sector organizations. A case study based on the Quartieri Spagnoli neighbourhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VOLUNTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.750-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 2021/3 (N° 185), pp.171 - 185. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.185.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Networking of Third Sector Organizations: A Case Study Based on the Quartieri Spagnoli Neighborhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.750-766. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-020-00241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«I like to work with people» – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I like to work with people” – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.407-426. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7389/95409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative Change in the EU: A Cross-Country Empirical Study on the Contextual Determinants of NPM Reform Rhetoric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3), pp.323-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging identity formation and the co-operative: Theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huybrechts Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), pp.286-309. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent identity formation and the co-operative : theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), 286-309 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se libérer de la notion d’impact pour réhabiliter celle d’utilité sociale dans les démarches d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Eynaud; Genauto Carvalho de França Filho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, pp.251-258, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Control and Social Movements: When Local Civil Societies Mobilize in Support of Migrants’ Demands for Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajay Bailey; Kei Otsuki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Cities and Global Urban Transformation. Infrastructures, Intersectionalities, and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.309-317, 2025, 978-981-97-7520-0. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7521-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Fashion: Can Local Initiatives Drive Systemic and Sustainable Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina de Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philipp Kenel; Phyllis Sawall; Lina Pfeifer; Uwe Bettig; Johanna Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Fashion? Interdisciplinary Perspectives in the Context of Social, Ecological, Economic and Cultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transcriptVerlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2025, New Economy, 978-3-8376-7666-2. DOI : 10.14361/978383947666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Technological Innovation: Cross-Fertilization Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bartolomucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Chiodo; David Kaiser; Julie Shah; Paolo Volonté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Technology Through Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.93-105, 2024, SpringerBriefs in Applied Sciences and Technology, 978-3-031-52961-0. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52962-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees’ – Mapping migration governance and the dispersion of authority in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armağan Teke Lloyd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exclusion and Inclusion in International Migration: Power, Resistance and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TPLondon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Integration: the interconnections between social entrepreneurship and forced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Moralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : RE-EMERGE Workshop Civic Dimension of Ukrainian Forced Migrants’ Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Apr 2025, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing food provision in the Anthropocene era: Towards sustainable and democratised local food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Nov 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la restauration à l’ère de l’Anthropocène : est-il possible d’aller vers une alimentation durable et démocratisée ? Quels rôles pour les organisations de l’économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Oct 2025, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Strategies for Migrant Inclusion: A Case Study of Cross-Sector Collaborations in Italy's Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tafoska Inelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 16th International Social Innovation Research Conference (ISIRC) communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Rights: Immigrants in Urban Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTP-CEU - EUROPEAN COUNCIL OF SPATIAL PLANNERS - CONSEIL EUROPEEN DES URBANISTES INU - ISTITUTO NAZIONALE DI URBANISTICA 14th Biennale of European Towns and Town Planners 2024 Inclusive cities and regions/Territoires inclusifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Naples, Federico II, Apr 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the territory tell? Using maps to co-create individual and collective social values of the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Casprini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi permanenti: la dimensione territoriale delle sfide socio-ambientali I Convegno Giovani STAI AIS - Sociologia dell’Ambiente e del Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of a meta-organization as tool to foster innovative solutions to societal grand challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Social Innovation Research Conference (ISIRC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Barriers: Immigrants Integration and Social Innovation in Urban Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Ludovica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIRC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex multi-level governance of the reception for asylum seekers in Europe. Similarities and differences among two Mediterranean cities: Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up: A Common Trend Motived by Different Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Transformations in Co-operative Governance Rennes, France Session 8 The Challenges of Growth in Coop Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations and stringent institutional framework: the example of associations in the field of reception of asylum seekers in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the WISEs in France: tackle social exclusion through socio -economic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception for Asylum Seekers, the case of informal networks in Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SE-EMPOWER WG3 meeting: Exploring the ecosystem of SE across Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ethically Sound Supply Chains: A Consumer Co-operative Perspective “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILO COOP 100 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione e Lavoro dei richiedenti asilo, tra progettualità valide e scarsa organicità delle politiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Social Intervention in the Case of the Reception for Asylum Seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference KomSI Jahrestagung des Kompetenzzentrums Soziale Interventionsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations and Reception for Asylum Seekers, the case of Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SE- EMPOWER WG3 meeting : Exploring the ecosystem of SE across countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of third sector organizations' social workers in Italy, the case of the Reception for Asylum Seekers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises dealing with the reception for asylum seekers. The case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES Research International Conference on Social Enterprise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Présentation de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales, AES (Association d’économie sociale). Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between public authorities and TSOs, the French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence– WG2 Research Workshop COST Horizon 2020 : SE Tackling the migration and refugee challenge. University of Trento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees - Mapping the migration industry and accountability(ies) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alomar Antonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Migration conference 5F. European Migration Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations de l’économie sociale face aux défis migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AES_ Association Economie Sociale. Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Economy organizations dealing with the European Migration Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration or Disintegration? Causes and Origins of the Crises in Southern Europe. LUISS Guido Carli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market Transformations and New Forms of Self-Organizing :The Case of Italian Clap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE_ Society for Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mutualism and Old Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X ESPANET - "Il welfare e i perdenti della globalizzazione: le politiche sociali di fronte a nuove e vecchie disuguaglianze”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the migration industry and accountabilit(ies) in Europe”. FEPS Publication, Brussels, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and proposing mechanisms for labour matching across the Mediterranean ICMPD – International Centre for Migration Policy Development, Publication, La Valletta, Malta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Arda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cicatiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance migratoire de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6D8B754"/>
+    <w:nsid w:val="AD69B3A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-trasciani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9535-524X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03508502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Conaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2025.11.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Piergiovanni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPSM-03-2025-0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tropeano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bellazzecca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523261429253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npf-2023-0068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-04-2024-0062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lucio Gaeta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0171" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-020-00241-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marie Borrelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nelson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huybrechts Benjamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufays" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1155744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7521-7_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bartolomucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52962-7_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mavin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Moralli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafoska Inelda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Casprini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Ludovica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alomar Antonia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pinto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Arda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cicatiello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Parenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-trasciani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9535-524X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03508502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Conaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2025.11.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tropeano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bellazzecca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523261429253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Piergiovanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bengo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPSM-03-2025-0137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npf-2023-0068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-04-2024-0062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lucio Gaeta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0171" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-020-00241-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marie Borrelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nelson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huybrechts Benjamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufays" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1155744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7521-7_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bartolomucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52962-7_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mavin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Moralli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafoska Inelda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Casprini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Ludovica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alomar Antonia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pinto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Arda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cicatiello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Parenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>