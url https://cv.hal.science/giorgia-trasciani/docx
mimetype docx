--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giorgia Trasciani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Junior Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giorgia-trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9535-524X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Public Authorities & Third Sector Organisations in Changing Welfare States: The Case of Asylum Reception Services in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Aix-Marseille Université (AMU); Università di Napoli "l'Orientale", 2020. English. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03508502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mapping to action: Social network analysis as a strategic tool in cross-national community interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Conaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering sustainable urbanization: an exploration of Milan ‘15-minute city' policy and its social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Tropeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00208523261429253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks for migrant support: a case study on the role of civil society organisations in marginalised urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Sector Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPSM-03-2025-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in Crisis. Examining the Role of TSOs in Asylum Seekers Reception in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit Policy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.181-201. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npf-2023-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling impact measurement: navigating the evolving landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.166-184. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-04-2024-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional shaping of third sector organizations: Empirical evidence from Italian provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Alfano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 / « Villes et territoires accueillants » en France et ailleurs (185), pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring networking of third sector organizations. A case study based on the Quartieri Spagnoli neighbourhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VOLUNTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.750-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 2021/3 (N° 185), pp.171 - 185. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.185.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Networking of Third Sector Organizations: A Case Study Based on the Quartieri Spagnoli Neighborhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.750-766. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-020-00241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«I like to work with people» – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I like to work with people” – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.407-426. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7389/95409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative Change in the EU: A Cross-Country Empirical Study on the Contextual Determinants of NPM Reform Rhetoric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3), pp.323-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging identity formation and the co-operative: Theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huybrechts Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), pp.286-309. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent identity formation and the co-operative : theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), 286-309 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se libérer de la notion d’impact pour réhabiliter celle d’utilité sociale dans les démarches d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Eynaud; Genauto Carvalho de França Filho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, pp.251-258, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Control and Social Movements: When Local Civil Societies Mobilize in Support of Migrants’ Demands for Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajay Bailey; Kei Otsuki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Cities and Global Urban Transformation. Infrastructures, Intersectionalities, and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.309-317, 2025, 978-981-97-7520-0. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7521-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Fashion: Can Local Initiatives Drive Systemic and Sustainable Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina de Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philipp Kenel; Phyllis Sawall; Lina Pfeifer; Uwe Bettig; Johanna Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Fashion? Interdisciplinary Perspectives in the Context of Social, Ecological, Economic and Cultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transcriptVerlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2025, New Economy, 978-3-8376-7666-2. DOI : 10.14361/978383947666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Technological Innovation: Cross-Fertilization Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bartolomucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Chiodo; David Kaiser; Julie Shah; Paolo Volonté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Technology Through Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.93-105, 2024, SpringerBriefs in Applied Sciences and Technology, 978-3-031-52961-0. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52962-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees’ – Mapping migration governance and the dispersion of authority in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armağan Teke Lloyd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exclusion and Inclusion in International Migration: Power, Resistance and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TPLondon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Integration: the interconnections between social entrepreneurship and forced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Moralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : RE-EMERGE Workshop Civic Dimension of Ukrainian Forced Migrants’ Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Apr 2025, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing food provision in the Anthropocene era: Towards sustainable and democratised local food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Nov 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la restauration à l’ère de l’Anthropocène : est-il possible d’aller vers une alimentation durable et démocratisée ? Quels rôles pour les organisations de l’économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Oct 2025, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Strategies for Migrant Inclusion: A Case Study of Cross-Sector Collaborations in Italy's Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tafoska Inelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 16th International Social Innovation Research Conference (ISIRC) communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Rights: Immigrants in Urban Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTP-CEU - EUROPEAN COUNCIL OF SPATIAL PLANNERS - CONSEIL EUROPEEN DES URBANISTES INU - ISTITUTO NAZIONALE DI URBANISTICA 14th Biennale of European Towns and Town Planners 2024 Inclusive cities and regions/Territoires inclusifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Naples, Federico II, Apr 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the territory tell? Using maps to co-create individual and collective social values of the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Casprini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi permanenti: la dimensione territoriale delle sfide socio-ambientali I Convegno Giovani STAI AIS - Sociologia dell’Ambiente e del Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of a meta-organization as tool to foster innovative solutions to societal grand challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Social Innovation Research Conference (ISIRC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Barriers: Immigrants Integration and Social Innovation in Urban Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Ludovica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIRC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex multi-level governance of the reception for asylum seekers in Europe. Similarities and differences among two Mediterranean cities: Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up: A Common Trend Motived by Different Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Transformations in Co-operative Governance Rennes, France Session 8 The Challenges of Growth in Coop Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations and stringent institutional framework: the example of associations in the field of reception of asylum seekers in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the WISEs in France: tackle social exclusion through socio -economic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception for Asylum Seekers, the case of informal networks in Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SE-EMPOWER WG3 meeting: Exploring the ecosystem of SE across Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ethically Sound Supply Chains: A Consumer Co-operative Perspective “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILO COOP 100 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione e Lavoro dei richiedenti asilo, tra progettualità valide e scarsa organicità delle politiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Social Intervention in the Case of the Reception for Asylum Seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference KomSI Jahrestagung des Kompetenzzentrums Soziale Interventionsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations and Reception for Asylum Seekers, the case of Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SE- EMPOWER WG3 meeting : Exploring the ecosystem of SE across countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of third sector organizations' social workers in Italy, the case of the Reception for Asylum Seekers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises dealing with the reception for asylum seekers. The case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES Research International Conference on Social Enterprise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Présentation de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales, AES (Association d’économie sociale). Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between public authorities and TSOs, the French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence– WG2 Research Workshop COST Horizon 2020 : SE Tackling the migration and refugee challenge. University of Trento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees - Mapping the migration industry and accountability(ies) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alomar Antonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Migration conference 5F. European Migration Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations de l’économie sociale face aux défis migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AES_ Association Economie Sociale. Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Economy organizations dealing with the European Migration Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration or Disintegration? Causes and Origins of the Crises in Southern Europe. LUISS Guido Carli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market Transformations and New Forms of Self-Organizing :The Case of Italian Clap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE_ Society for Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mutualism and Old Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X ESPANET - "Il welfare e i perdenti della globalizzazione: le politiche sociali di fronte a nuove e vecchie disuguaglianze”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the migration industry and accountabilit(ies) in Europe”. FEPS Publication, Brussels, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and proposing mechanisms for labour matching across the Mediterranean ICMPD – International Centre for Migration Policy Development, Publication, La Valletta, Malta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Arda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cicatiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance migratoire de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giorgia Trasciani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Junior Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giorgia-trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9535-524X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Public Authorities & Third Sector Organisations in Changing Welfare States: The Case of Asylum Reception Services in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Aix-Marseille Université (AMU); Università di Napoli "l'Orientale", 2020. English. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03508502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mapping to action: Social network analysis as a strategic tool in cross-national community interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Conaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering sustainable urbanization: an exploration of Milan ‘15-minute city' policy and its social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Tropeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00208523261429253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks for migrant support: a case study on the role of civil society organisations in marginalised urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Sector Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPSM-03-2025-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling impact measurement: navigating the evolving landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.166-184. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-04-2024-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in Crisis. Examining the Role of TSOs in Asylum Seekers Reception in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit Policy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.181-201. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npf-2023-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional shaping of third sector organizations: Empirical evidence from Italian provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Alfano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 2021/3 (N° 185), pp.171 - 185. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.185.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring networking of third sector organizations. A case study based on the Quartieri Spagnoli neighbourhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VOLUNTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.750-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’« urgence nord-africaine » à la ville-refuge : la gouvernance locale des migrations à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 / « Villes et territoires accueillants » en France et ailleurs (185), pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Networking of Third Sector Organizations: A Case Study Based on the Quartieri Spagnoli Neighborhood in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.750-766. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11266-020-00241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«I like to work with people» – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I like to work with people” – Everyday Stories and Reflections from Street-level Workers in the Migration Regime on What Motivates Their Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.407-426. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7389/95409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative Change in the EU: A Cross-Country Empirical Study on the Contextual Determinants of NPM Reform Rhetoric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lucio Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3), pp.323-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging identity formation and the co-operative: Theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huybrechts Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), pp.286-309. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent identity formation and the co-operative : theory building in relation to alternative organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen O'Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3-4), 286-309 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1155744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se libérer de la notion d’impact pour réhabiliter celle d’utilité sociale dans les démarches d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Eynaud; Genauto Carvalho de França Filho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, pp.251-258, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Fashion: Can Local Initiatives Drive Systemic and Sustainable Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina de Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philipp Kenel; Phyllis Sawall; Lina Pfeifer; Uwe Bettig; Johanna Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Fashion? Interdisciplinary Perspectives in the Context of Social, Ecological, Economic and Cultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">transcriptVerlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2025, New Economy, 978-3-8376-7666-2. DOI : 10.14361/978383947666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Control and Social Movements: When Local Civil Societies Mobilize in Support of Migrants’ Demands for Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajay Bailey; Kei Otsuki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Cities and Global Urban Transformation. Infrastructures, Intersectionalities, and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.309-317, 2025, 978-981-97-7520-0. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7521-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Technological Innovation: Cross-Fertilization Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bartolomucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Chiodo; David Kaiser; Julie Shah; Paolo Volonté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Technology Through Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.93-105, 2024, SpringerBriefs in Applied Sciences and Technology, 978-3-031-52961-0. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52962-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees’ – Mapping migration governance and the dispersion of authority in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armağan Teke Lloyd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exclusion and Inclusion in International Migration: Power, Resistance and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TPLondon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Integration: the interconnections between social entrepreneurship and forced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Moralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : RE-EMERGE Workshop Civic Dimension of Ukrainian Forced Migrants’ Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Apr 2025, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing food provision in the Anthropocene era: Towards sustainable and democratised local food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Nov 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la restauration à l’ère de l’Anthropocène : est-il possible d’aller vers une alimentation durable et démocratisée ? Quels rôles pour les organisations de l’économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Oct 2025, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Barriers: Immigrants Integration and Social Innovation in Urban Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Ludovica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIRC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réciprocité comme socle du projet politique au cœur des interdépendances entre logiques marchandes et redistributives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de recherche sur les Organisations et le Développement Durable (RIODD) [Communication orale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Rights: Immigrants in Urban Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTP-CEU - EUROPEAN COUNCIL OF SPATIAL PLANNERS - CONSEIL EUROPEEN DES URBANISTES INU - ISTITUTO NAZIONALE DI URBANISTICA 14th Biennale of European Towns and Town Planners 2024 Inclusive cities and regions/Territoires inclusifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Naples, Federico II, Apr 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05028158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Strategies for Migrant Inclusion: A Case Study of Cross-Sector Collaborations in Italy's Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bellazzecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tafoska Inelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 16th International Social Innovation Research Conference (ISIRC) communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the territory tell? Using maps to co-create individual and collective social values of the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Casprini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi permanenti: la dimensione territoriale delle sfide socio-ambientali I Convegno Giovani STAI AIS - Sociologia dell’Ambiente e del Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of a meta-organization as tool to foster innovative solutions to societal grand challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Social Innovation Research Conference (ISIRC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the WISEs in France: tackle social exclusion through socio -economic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité des ressources au regard de la crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance du monde associatif à la lumière de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up: A Common Trend Motived by Different Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Transformations in Co-operative Governance Rennes, France Session 8 The Challenges of Growth in Coop Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations and stringent institutional framework: the example of associations in the field of reception of asylum seekers in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex multi-level governance of the reception for asylum seekers in Europe. Similarities and differences among two Mediterranean cities: Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche “L’hybridité des ressources au regard de la crise sanitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire chercheurs « modèles socio-économiques (MSE) et création de valeur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of third sector organizations' social workers in Italy, the case of the Reception for Asylum Seekers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ethically Sound Supply Chains: A Consumer Co-operative Perspective “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILO COOP 100 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception for Asylum Seekers, the case of informal networks in Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SE-EMPOWER WG3 meeting: Exploring the ecosystem of SE across Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione e Lavoro dei richiedenti asilo, tra progettualità valide e scarsa organicità delle politiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Conferenza ESPAnet Italia IL WELFARE STATE DI FRONTE ALLE SFIDE GLOBALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Social Intervention in the Case of the Reception for Asylum Seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference KomSI Jahrestagung des Kompetenzzentrums Soziale Interventionsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations and Reception for Asylum Seekers, the case of Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SE- EMPOWER WG3 meeting : Exploring the ecosystem of SE across countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises dealing with the reception for asylum seekers. The case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES Research International Conference on Social Enterprise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Présentation de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales, AES (Association d’économie sociale). Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between public authorities and TSOs, the French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence– WG2 Research Workshop COST Horizon 2020 : SE Tackling the migration and refugee challenge. University of Trento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forest with many trees - Mapping the migration industry and accountability(ies) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alomar Antonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Migration conference 5F. European Migration Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations de l’économie sociale face aux défis migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AES_ Association Economie Sociale. Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Economy organizations dealing with the European Migration Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Integration or Disintegration? Causes and Origins of the Crises in Southern Europe. LUISS Guido Carli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mutualism and Old Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X ESPANET - "Il welfare e i perdenti della globalizzazione: le politiche sociali di fronte a nuove e vecchie disuguaglianze”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market Transformations and New Forms of Self-Organizing :The Case of Italian Clap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE_ Society for Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and proposing mechanisms for labour matching across the Mediterranean ICMPD – International Centre for Migration Policy Development, Publication, La Valletta, Malta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Arda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cicatiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the migration industry and accountabilit(ies) in Europe”. FEPS Publication, Brussels, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marie Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux difficultés de financement dans les associations artistiques et culturelles. Quelles stratégies d’hybridation des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injep. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance migratoire de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD69B3A5"/>
+    <w:nsid w:val="FC2DD8D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-trasciani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9535-524X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03508502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Conaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2025.11.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tropeano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bellazzecca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523261429253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Piergiovanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bengo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPSM-03-2025-0137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npf-2023-0068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-04-2024-0062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lucio Gaeta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0171" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-020-00241-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marie Borrelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nelson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huybrechts Benjamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufays" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1155744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7521-7_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bartolomucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52962-7_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mavin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Moralli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafoska Inelda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Casprini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Ludovica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alomar Antonia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pinto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Arda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cicatiello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Parenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgia-trasciani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9535-524X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03508502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Conaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2025.11.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tropeano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bellazzecca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523261429253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Piergiovanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bengo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPSM-03-2025-0137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-04-2024-0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npf-2023-0068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lucio Gaeta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghinoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-020-00241-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marie Borrelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nelson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huybrechts Benjamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufays" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1155744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7521-7_28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bartolomucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52962-7_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mavin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Moralli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Ludovica" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05028158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafoska Inelda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Casprini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alomar Antonia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pinto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Arda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cicatiello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Parenti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>