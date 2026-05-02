--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giorgio Di Natale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giorgio Di Natale received the PhD in Computer Engineering from the Politecnico di Torino in 2003. He is director of research for the National Research Center of France at the TIMA laboratory in Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests include hardware security and trust, secure circuits design and test, reliability evaluation and fault tolerance, software implemented hardware fault tolerance, and VLSI testing.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Attack on RO-PUFs: The Cases of Bulk 65 nm and FDSOI 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3793848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revision of the Quality Metrics of Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2026.3664178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countermeasures Against Fault Injection Attacks in Processors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (4), pp.293. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info16040293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DFT Security in Chiplet-Based Systems with Encryption and Integrity Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Suzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Abouzeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.493 - 505. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JETCAS.2025.3592984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of FPGA-based Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Casola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2025.3607132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On hardware security and trust for chiplet-based 2.5D and 3D ICs: Challenges and Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzano Da Fonseca Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abouzeid Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roche Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.29778 - 29794. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.0322000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309444v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation Between Reliability and Entropy in Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilii Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Kilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Schlichtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (6), pp.46-53. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2024.3425791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Approximate Circuits Against Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3117741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on CAD for Security: Pre-silicon Security Sign-off Solutions Through Design Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farimah Farahmandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tehranipoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3584317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM-Based PUF Readouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Bignicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Channel and Fault Analyses on Memristor-Based Logic In-Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2023.3324522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python Framework for Modular and Parametric SPICE Netlists Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (18), pp.3970. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12183970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Portable Management of Secure Scan Implementations Exploiting P1687.1 Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IEEE Design &amp; Test, 39 (3), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3117875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helper Data Masking for Physically Unclonable Function-based Key Generation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.40150 - 40164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3165284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.653. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11040653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-free security assessment of eviction set construction algorithms with randomized caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hiscock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.2415. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12052415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital-to-Analog Hardware Trojan Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elshamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhassan Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Minerve Louërat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (2), pp.573-586. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3116806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETON: DEfeating hardware Trojan horses in microprocessors through software ObfuscatioN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Iamundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.102592. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Code-based Low-Overhead Fine-Grained Control Flow Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2021.3057132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding Conferences Online due to COVID-19: The DATE Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2020.2995140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Aware Design Space Exploration for Reliability Evaluation in Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-019-05785-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream vs Block ciphers for scan encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2019.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Security Threats and Countermeasures in IEEE Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (3), pp.95-116. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2019.2899064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyRA: Early System Reliability Analysis for Cross-layer Soft Errors Resilience in Memory Arrays of Microprocessor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Chatzidimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kaliorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (5), pp.765-783. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2018.2887225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01961657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing PUF Based Challenge-Response Sets by Exploiting Various Background Noise Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Peris-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8020145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Entropy STT-MTJ-based TRNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2018.2879439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Scan Attacks on Secure Circuits Through Scan Chain Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.538-550. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2018.2818722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ring Oscillator-Based Identification Mechanism Immune to Aging and External Working Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Mazzeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), pp.700-711. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2727546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: &amp;lt;italic&amp;gt;IEEE Transactions on Emerging Topics in Computing&amp;lt;/italic&amp;gt; Special Issue on Design & Technology of Integrated Systems in Deep Submicron Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ottavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.170-171. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2018.2802788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02520118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection against Hardware Trojans with Logic Testing: Proposed Solutions and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.73-90. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2017.2766170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01688166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dependable True Random Number Generator With Self-Repair Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2711033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.128-134. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing reliability: On the differences between software testing and software fault injection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.102-112. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01693156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on DATE 2017 in Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (4), pp.76-77. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2017.2693266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring oscillators analysis for security purposes in Spartan-6 FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (Part A), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01421001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Kitsos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (A), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01499334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT-MRAM-Based PUF Architecture exploiting Magnetic Tunnel Junction Fabrication-Induced Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Indaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2790302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontside Versus Backside Laser Injection: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Secure and Trustworthy Computing, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2845999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer reliability evaluation, moving from the hardware architecture to the system level: A CLERECO EU project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Tselonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Foutris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kaliorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.1204-1214. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01297595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Methods for PUF-Based Secure Key Storage Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Roelofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.581-594. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-014-5471-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Ionizing-Induced Transient Fault Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5-6), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thwarting Scan-Based Attacks on Secure-ICs with On-Chip Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.947-951. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2257903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00841650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test versus Security: Past and Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.50-62. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2014.2304492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2289-2294. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01094805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effectiveness of Hardware Trojan Horse Detection via Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trustworthy Manufacturing and Utilization of Secure Devices, 22 (5-6), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00991362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRUDEVICE: A COST Action on &amp;quot;Trustworthy Manufacturing and Utilization of Secure Devices&amp;quot; (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5-6), pp.205-207. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 53 (9), pp.1320-1324. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01100723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Scan Attack on Advanced DFT Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.58. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure JTAG Implementation Using Schnorr Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan Seys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00837904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Recovery Scheme Against Short-to-Long Duration Transient Faults in Combinational Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.331-340. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5359-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan attacks on side-channel and fault attack resistant public-key implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.207-219. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-012-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Transient-Fault Detection Circuit Featuring Enhanced Bulk Built-in Current Sensor with Low-Power Sleep Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1781-1786. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Reliability Estimation of Microprocessor-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politano Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Benso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (11), pp.1521-1534. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2011.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Techniques for Crypto-Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2010045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for Parallel Implementations of the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4-5), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Test Generation Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Benso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (12), pp.1704-1713. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00350780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Test BDN, a new March Test for Dynamic Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AQTR.2008.4588712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (191)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Result Capture: Racing Conditions in Pipeline due to Clock Glitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Unclonable Functions (PUFs): Foundations, Evaluation, and Testing for Secure Hardware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing RO-PUFs: A Filtering Approach to Reliability and Entropy Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilii Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS63895.2025.11049611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Automatic Assertion Miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Test Symposium Teams : an Anniversary Snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Jenihhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Raik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Jutman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cherezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Ubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2025 - 30th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia. pp.1-48, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS63895.2025.11049652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving RO-PUFs on FPGAs: A Filtering Approach for Improved Reliability and Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilii Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Asian Test Symposium (ATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Software Reliability with Rust: Implementation for Enhanced Control Flow Checking Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Amel Solouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Violante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference (DATE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Fault Analysis in RISC-V Processors: A Case Study Using the Internal State Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Breaking Results: Automatic Anomaly Detection Method in Physical Unclonable Functions using Data Mining Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference (DATE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Data Mining Technique for Automatic Anomaly Detection in Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed ElectroMagnetic Fault Injection Attack on a Time Measurement-based Arbiter-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzadine Thajte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Fault Injection on RO-based PUFs Implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Logic-Based System for Detecting Trustable Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMA-PUF: Time Measurement based Arbiter PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzadine Thajte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11117113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session Paper: Application of Functional Verification Techniques in Hardware Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Drechsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azarpeyvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Ghasempouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMA-PUF: A reliable arbiter PUF architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzadine Thajte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CryptArchi Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hardware Security: Leveraging FPGA and Processor Synergy for Reliable PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE East-West Design &amp; Test Symposium (EWDTS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Trustworthiness in the Global IC Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Test Conference (ITC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Attack on Ring Oscillator-based PUFs through Localized X-Ray Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Tysons Corner, United States. pp.01-11, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOST55342.2024.10545397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal State Monitoring in RISC-V Microarchitectures for Security Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin American Test Symposium (LATS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio (Brazil), Brazil. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Thermal Effects For Biasing PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE European Test Symposium (ETS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous FPGA Reconfigurability in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boulissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE East-West Design &amp; Test Symposium (EWDTS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Yerevan, Armenia. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS63723.2024.10873607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Layers and Related Services within the Horizon Europe NEUROPULS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Letartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Design, Automation and Test in Europe Conference and Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Valencia, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE58400.2024.10546706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE 1838 compliant scan encryption and integrity for 2.5/3D ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Suzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chastand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Method to Limit Unreliability and Bit-Aliasing in RO-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Delayed-Based Detectors Against Power-off Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Esmaeilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirbaha Amir-Pasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEUROPULS: NEUROmorphic energy-efficient secure accelerators based on Phase change materials aUgmented siLicon photonicS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mandorlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.03139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of High Temperature Effects on Ring Oscillator based Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring trustworthiness and integrity of CPS hardware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPS Summer School 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Automation Framework for Complex Parametric Electrical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimization of Software Obfuscation against Hardware Trojans in Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Litovchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSA Approaches Applied to Next Decade Digital System-On-a-Chip Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Arbaretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Reliability Estimation of Ring Oscillator PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSA Approaches Applied to Next Decade Digital Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Arbaretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Product Reliability Based on Basic Block Metrics Recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 28th International Symposium on On-Line Testing and Robust System Design (IOLTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS56730.2022.9897289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating on Sub-Space Modeling as an Enrollment Solution for Strong PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Model Strong PUF with Multi-Layer Perceptron using Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of Alternative Computing Paradigms for Machine Learning: hype or hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS54261.2022.9770138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure PUF-based Authentication and Key Exchange Protocol using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-to-Circuit Attacks in SoCs via Trojan-Infected IEEE 1687 Test Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G. Stratigopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Test Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Anaheim, CA, United States. pp.539-543, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC50671.2022.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Space Modeling: An Enrollment Solution for XOR Arbiter PUF using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security and Machine Learning: Hero or Hoax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE Latin-American Test Symposium (LATS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristive Logic-in-Memory Implementations: A Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on PRIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limitations of Concatenating Boolean Operations in Memristive-Based Logic-In-Memory Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Apulia (virtuelle), Italy. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scramble cache: An efficient cache architecture for randomized set permutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hiscock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9473919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Primitives with Emerging Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation Conference (DAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Hardware Devices based on Sensors and Switching Activity: a Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration Applied to Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in MTJ-based synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Daddinounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMA Scientific Days 2021 : RISC-V in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIMA / LCIS / VERIMAG Laboratories, Jul 2021, Grenoble (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security EDA Extension through P1687.1 and 1687 Callbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Test Conference (ITC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Anaheim (CA), United States. pp.344-353, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC50571.2021.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Dysfunctional Model Extraction for Model Based Safety Assessment of Digital Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 27th International Symposium on On-Line Testing and Robust System Design (IOLTS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of Prediction: Advantages of Deep Learning Modeling as Replacement for Traditional PUF CRP Enrollment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrueDevice2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Attacks in Analog/Mixed-Signal ICs via the Test Access Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elshamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Minerve Louërat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G. Stratigopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Codes for Control Flow Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest Trends in Hardware Security and Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Hardware security: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer-Aided Design (ICCAD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Cipher Based Encryption in IEEE Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2019 - 8th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption-Based Secure JTAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2019 - 22nd International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2019.8724654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATE: a HArdware Trojan Emulation Environment for Microprocessor-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reppole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Symposium on On-Line Testing And Robust System Design (IOLTS'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Quevremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebooting Computing: The Challenges for Test and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands. pp.8138-8143, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2019.8875270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing - From Robust Hardware Architectures to Testing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFIP IEEE International Conference on Very Large Scale Integration (VLSI SOC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verona, Italy. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden-Delay-Fault Sensor for Test, Reliability and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthamarai Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design Automation and Test Conference in Europe (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives to fault injections for early safety/security evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE European Test Symposium (ETS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2019.8791555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reliability of the Ring Oscillator Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Verification and Security Workshop (IVSW'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Entropy STT-MTJ-based TRNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session: Reliability of Hardware-Implemented Spiking Neural Networks (SNN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VLSI Test Symposium (VTS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Use of Approximate Circuits to Thwart Hardware Trojan Insertion and Provide Obfuscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International Symposium on On-Line Testing And Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.41-42, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02095736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stream cipher-based scan chains encryption really prevent scan attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser fault injection at the CMOS 28 nm technology node: an analysis of the fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption of test data: which cipher is better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.85-88, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2018 - European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI ECCS: SECure context saving for IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of computing systems: From flip flops to variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.196-198, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2017.8046242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need a holistic approach for the design of secure IoT systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poppelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Mentens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CF: Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Siena, Italy. pp.425-430, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3075564.3079070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentations on scan chain encryption with PRESENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Stress Quality for SoC Using Faster-than-At-Speed Execution of Functional Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: System-on-Chip in the Nanoscale Era – Design, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tallinn, Estonia. pp.130-151, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67104-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Chain Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTIS: Journée des Doctorants de l’école doctorale I2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero bit-error-rate weak PUF based on Spin-Transfer-Torque MRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking the Control Flow error detection mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.51-56, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan chain encryption for the test, diagnosis and debug of secure circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2017.7968248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware reliability evaluation through LLVM-based analysis and fault injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, Spain. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2016.7604663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Outliers to Detect Stealthy Hardware Trojan Triggering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Driven Design of Crypto Primitives and Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Margaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM: Sensor Array and Multichannel Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHIFI: Scalable and flexible high performance FPGA-based fault injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amlan Chakrabarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2016 - 31st Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS.2016.7845375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generator based on nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Graziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMDC: Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT-MTJ-based TRNG with on-the-fly temperature/current variation compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, Spain. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2016.7604694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer system reliability assessment framework for hardware faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Michele Maria Politano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Chatzidimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Fort Worth, TX, United States. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2016.7805863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Highly Reliable SRAM-based PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2016 - 19th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache- and register-aware system reliability evaluation based on data lifetime analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2016.7477299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication-based Concurrent Detection of Hardware Trojans in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster-than-at-speed execution of functional programs: An experimental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Venini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2016.7753581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security primitives (PUF and TRNG) with STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2016.7477292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trust through Layout Filling: a Hardware Trojan Prevention Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States. pp.254-259, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01346529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEcube™: An open-source security platform in a single SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Varriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbaul, Turkey. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.776-781, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01141619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure of merits of 28nm Si technologies for implementing laser attack resistant security dedicated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.362-367, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fault laser injection: a comparison between 28nm bulk and FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring Oscillators Analysis for FPGA Security Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01419909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session-less based thermal-aware 3D-SIC test scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01922990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Prevention using Layout-Level Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD: European Conference on Circuit Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2015.7300093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT MRAM-Based PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Indaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.872-875, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Bit-Error-Rate Weak PUF based on Spin-Transfer-Torque MRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Variability of the Magnetic Tunnel Junction for Security Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-NVM: Leading Edge Embedded NVM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT-MRAM-Based Strong PUF Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Designing Trustworthy Cryptographic Co-Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejla Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.2009-2012, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7169070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D DFT Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.603-608, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEcubeTM: The most advanced, Open Source Security Platform in a Single Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Varriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Margaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation Of Single BBICS Architecture In Detecting Multiple Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segment Enhanced Scan-chains for Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Right Management for IP Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.200-203, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Secure DfT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hardware Logic Encryption Technique for thwarting Illegal Overproduction and Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01025275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser attacks on integrated circuits: from CMOS to FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarafianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorin, Greece. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Early Reliability Evaluation for the Computing cOntinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirnitris Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD: Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.199-205, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Laser Effects on ICs, from Physical Level to Gate Level: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRAM-based PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN-TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Project: Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sklavos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPEAC Computing Systems Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Adaptive Fault Tolerant Flip-Flop Architecture based on TMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2014.6847831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Bulk Built-In Current Sensors to Detect Single Event Effects and Laser-Induced Fault Injection Attempts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN–TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking and protecting IC hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hamdiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethulah Smailbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard van Battum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2014 - 17th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout-Aware Laser Fault Injection Simulation and Modeling: from physical level to gate level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorin, Greece. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Early Reliability Evaluation: Challenges and Promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage Cross-layer Hardware Trojan Prevention, Detection and Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN-TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized Cell Detector for Laser-Induced-Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-In Self-Test for Manufacturing TSV Defects before bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Napa, CA, United States. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2014.6818771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Test Method for Fuzzy Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Roelofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN-TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing PUF-Based Secure Key Storage Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Roelofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2014 - 17th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on simulation-based fault injection tools for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorini, Greece. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault injection tools based on Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC: Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2014.6861351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D to 3D Test Pattern Retargeting Using IEEE P1687 Based 3D DFT Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.386-391, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking and Protecting IC Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethulah Smailbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard van Battum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2014 - 17th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart test controller for scan chains in secure circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Greece. pp.228-229, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JTAG based 3D DfT architecture using automatic die detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2013 - 9th Conference on Ph.D. Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villach, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2013.6603184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05007359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Design For Test Architectures Based on IEEE P1687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits (3D-TEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bulk Built-in Sensor for Detection of Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST: Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austin, TX, United States. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2013.6581565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D IC BIST for pre-bond test of TSVs using Ring Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.001-004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Hardware Trojans triggering signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00991360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Arcachon, France. pp.B3c-2 #68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIST Method for TSVs Pre-Bond Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT'13: 8th IEEE International Design &amp; Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMICRO DSD/SEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSVs Pre-Bond Testing: a test scheme for capturing BIST responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-Test: Testing Three-Dimensional Stacked Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single built-in sensor to check pull-up and pull-down CMOS networks against transient faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.157-163, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2013.6662169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00968621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Side-Channel Analysis really reliable for detecting Hardware Trojans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.238-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00823477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Comparison for Testing Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00795205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Scan Attack on RSA in Presence of Industrial Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.89-104, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00719986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits intégrés en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012 - 13e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Sample Results of Concurrent Error Detection Schemes in Transient Fault Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.635-642, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel transient-fault detection circuit featuring enhanced bulk built-in current sensor with low-power sleep-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Advanced DfT Structures Sufficient for Preventing Scan-Attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'12: 30th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Maui, Hawai, United States. pp.246-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00694536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating Bulk Built-in Current Sensors for Detecting Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scan-based Attack on Elliptic Curve Cryptosystems in presence of Industrial Design-for-Testability Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI &amp; Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. http://www.dfts.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bulk Built-in Current Sensor-Based Strategy for Dealing with Long-Duration Transient Faults in Deep-Submicron Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT'2011: International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Vancouver, Canada. pp.302-308, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2011.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Security Threats Against Chips Containing Scan Chain Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST'11: IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego, CA, United States. pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France. http://www2.lirmm.fr/~w3mic/SOCSIP/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Traces Realignment to Improve Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'11: 14th IEEE International Symposium on Design and Diagnostics of Electronic Circuits ans Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germany. pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New side-channel attack against scan chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CryptArchi Workshop (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00648575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Attacks and Countermeasures in Presence of Scan Response Compactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concurrent Error Detection Techniques on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms re-Alignment to Improve DPA Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Resistance to Differential Power Analysis: Execution Time Optimizations for Designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'10: Fifth IEEE International Symposium on Electronic Design, Test and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Ho Chi Minh City, Vietnam. pp.256-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring High Testability without Degrading Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'10: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00480710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concurrent Error Detection Techniques on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00493247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Design For Testability & Digital Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Buzios, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring High Testability without Degrading Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFTING: an Open-Source Logic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2009 - Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Time Reduction of Differential Power Analysis Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'09: 10th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Armaçao dos Buzios, Brazil, pp.1-5, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2009.4813819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00367712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00285868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Validation Environment for Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME'08: Sophia-Antipolis Forum on MicroElectronics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuck-at-Faults Test using Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR'08: Workshop on Low Power Design Impact on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Self-Test of Crypto-Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDSN'08: 2nd Workshop on Dependable and Secure Nanocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anchorage, Canada, United States. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00295108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularer Selbsttest und Optimierte Reparaturanalyse für Eingebettete Speicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Öhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZUE'08: Zuverlässigkeit und Entwurf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germany. pp.049-056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00332558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Test BDN: A new March Test for Dynamic Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQTR'08: Automation, Quality and Testing, Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Cluj-Napoca, Romania, pp.085-089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00303528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Instruction-Checking in Pipelined Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariani Riccardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saporro, Japan. pp.377-382, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2008.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Stuck-at-Faults with Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'08: IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Mexico. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00295498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFTING: A Flexible Open-Source Fault Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2008 - 17th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saporro, Japan. pp.035-040, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2008.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Validation Environment for Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA: Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.527-532, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for Substitution Boxes in Integrated Cryptographic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS'08: Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFTING: an Open-Source Logic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME'08: Sophia-Antipolis Forum on MicroElectronics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Self-Test of AES Hardware Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN'07: Workshop on Dependable and Secure Nanocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Parity Bit Scheme for SBOX in AES Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Cracovie, Poland. pp.267-271, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2007.4295295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An On-Line Fault Detection Scheme for SBoxes in Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2007 - 13th IEEE International On-Line Testing and Robust System Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Heraklion, Crete, Greece. pp.57-62, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Reliability of Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">iet - the institution of engineering and technology, pp.1-328, 2020, 978-1785617973. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS057E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraju P. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4799-8718-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th IEEE European Test Symposium (ETS 2013) - May 27-30, 2013 - Avignon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebo Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-1-4673-6375-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design techniques to improve the resilience of computing systems: software layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Rodriguez Condia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Layer Reliability of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iet - the institution of engineering and technology, pp.95-112, 2020, 978-1785617973. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS057E_ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Componenti e Sistemi Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Security National Lab Il Futuro della Cyber Security in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : On Countermeasures Against Fault Attacks on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Joye and Michael Tunstall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Analysis in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-109, 2012, Information Security and Cryptography, 978-3-642-29656-0 (-7 for eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Fault Detection in Crypto-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-194, 2010, 978-953-307-037-7. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00437252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et test des circuits et systèmes numériques à haute fiabilité et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université de Montpellier II, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01276281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId665"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giorgio Di Natale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giorgio Di Natale received the PhD in Computer Engineering from the Politecnico di Torino in 2003. He is director of research for the National Research Center of France at the TIMA laboratory in Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests include hardware security and trust, secure circuits design and test, reliability evaluation and fault tolerance, software implemented hardware fault tolerance, and VLSI testing.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Attack on RO-PUFs: The Cases of Bulk 65 nm and FDSOI 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3793848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revision of the Quality Metrics of Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2026.3664178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countermeasures Against Fault Injection Attacks in Processors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (4), pp.293. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info16040293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DFT Security in Chiplet-Based Systems with Encryption and Integrity Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Suzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Abouzeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.493 - 505. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JETCAS.2025.3592984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of FPGA-based Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Casola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2025.3607132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On hardware security and trust for chiplet-based 2.5D and 3D ICs: Challenges and Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzano Da Fonseca Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abouzeid Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roche Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.29778 - 29794. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.0322000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309444v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation Between Reliability and Entropy in Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilii Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Kilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Schlichtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (6), pp.46-53. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2024.3425791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM-Based PUF Readouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Bignicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on CAD for Security: Pre-silicon Security Sign-off Solutions Through Design Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farimah Farahmandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tehranipoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3584317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Approximate Circuits Against Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3117741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Channel and Fault Analyses on Memristor-Based Logic In-Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2023.3324522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python Framework for Modular and Parametric SPICE Netlists Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (18), pp.3970. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12183970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.653. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11040653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-free security assessment of eviction set construction algorithms with randomized caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hiscock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.2415. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12052415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helper Data Masking for Physically Unclonable Function-based Key Generation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.40150 - 40164. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3165284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Portable Management of Secure Scan Implementations Exploiting P1687.1 Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IEEE Design &amp; Test, 39 (3), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3117875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital-to-Analog Hardware Trojan Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elshamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhassan Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Minerve Louërat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (2), pp.573-586. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3116806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETON: DEfeating hardware Trojan horses in microprocessors through software ObfuscatioN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Iamundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.102592. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Code-based Low-Overhead Fine-Grained Control Flow Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2021.3057132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding Conferences Online due to COVID-19: The DATE Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2020.2995140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Aware Design Space Exploration for Reliability Evaluation in Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-019-05785-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream vs Block ciphers for scan encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2019.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Security Threats and Countermeasures in IEEE Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (3), pp.95-116. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2019.2899064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyRA: Early System Reliability Analysis for Cross-layer Soft Errors Resilience in Memory Arrays of Microprocessor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Chatzidimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kaliorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (5), pp.765-783. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2018.2887225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01961657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Scan Attacks on Secure Circuits Through Scan Chain Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.538-550. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2018.2818722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Entropy STT-MTJ-based TRNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2018.2879439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing PUF Based Challenge-Response Sets by Exploiting Various Background Noise Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Peris-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8020145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: &amp;lt;italic&amp;gt;IEEE Transactions on Emerging Topics in Computing&amp;lt;/italic&amp;gt; Special Issue on Design & Technology of Integrated Systems in Deep Submicron Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ottavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.170-171. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2018.2802788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02520118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection against Hardware Trojans with Logic Testing: Proposed Solutions and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.73-90. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2017.2766170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01688166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dependable True Random Number Generator With Self-Repair Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2711033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.128-134. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ring Oscillator-Based Identification Mechanism Immune to Aging and External Working Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Mazzeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), pp.700-711. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2727546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing reliability: On the differences between software testing and software fault injection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.102-112. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01693156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on DATE 2017 in Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (4), pp.76-77. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2017.2693266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring oscillators analysis for security purposes in Spartan-6 FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (Part A), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01421001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Kitsos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (A), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01499334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT-MRAM-Based PUF Architecture exploiting Magnetic Tunnel Junction Fabrication-Induced Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Indaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2790302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontside Versus Backside Laser Injection: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Secure and Trustworthy Computing, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2845999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer reliability evaluation, moving from the hardware architecture to the system level: A CLERECO EU project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Tselonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Foutris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kaliorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.1204-1214. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01297595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2289-2294. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01094805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thwarting Scan-Based Attacks on Secure-ICs with On-Chip Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.947-951. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2257903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00841650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test versus Security: Past and Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.50-62. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2014.2304492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Ionizing-Induced Transient Fault Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5-6), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRUDEVICE: A COST Action on &amp;quot;Trustworthy Manufacturing and Utilization of Secure Devices&amp;quot; (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5-6), pp.205-207. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effectiveness of Hardware Trojan Horse Detection via Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trustworthy Manufacturing and Utilization of Secure Devices, 22 (5-6), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00991362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Methods for PUF-Based Secure Key Storage Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Roelofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.581-594. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-014-5471-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Scan Attack on Advanced DFT Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.58. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure JTAG Implementation Using Schnorr Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan Seys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00837904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Recovery Scheme Against Short-to-Long Duration Transient Faults in Combinational Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.331-340. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5359-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 53 (9), pp.1320-1324. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01100723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Transient-Fault Detection Circuit Featuring Enhanced Bulk Built-in Current Sensor with Low-Power Sleep Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1781-1786. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan attacks on side-channel and fault attack resistant public-key implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.207-219. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-012-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Reliability Estimation of Microprocessor-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politano Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Benso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (11), pp.1521-1534. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2011.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for Parallel Implementations of the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4-5), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Techniques for Crypto-Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2010045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Test BDN, a new March Test for Dynamic Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AQTR.2008.4588712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Test Generation Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Benso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (12), pp.1704-1713. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00350780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (191)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Fault Analysis in RISC-V Processors: A Case Study Using the Internal State Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Software Reliability with Rust: Implementation for Enhanced Control Flow Checking Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Amel Solouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Violante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference (DATE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Breaking Results: Automatic Anomaly Detection Method in Physical Unclonable Functions using Data Mining Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference (DATE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving RO-PUFs on FPGAs: A Filtering Approach for Improved Reliability and Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilii Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Asian Test Symposium (ATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Automatic Assertion Miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Morin-Allory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Test Symposium Teams : an Anniversary Snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Jenihhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Raik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Jutman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cherezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Ubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2025 - 30th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia. pp.1-48, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS63895.2025.11049652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Unclonable Functions (PUFs): Foundations, Evaluation, and Testing for Secure Hardware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing RO-PUFs: A Filtering Approach to Reliability and Entropy Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilii Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS63895.2025.11049611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed ElectroMagnetic Fault Injection Attack on a Time Measurement-based Arbiter-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzadine Thajte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Data Mining Technique for Automatic Anomaly Detection in Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Fault Injection on RO-based PUFs Implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Logic-Based System for Detecting Trustable Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMA-PUF: Time Measurement based Arbiter PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzadine Thajte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11117113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session Paper: Application of Functional Verification Techniques in Hardware Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Heidari Iman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Drechsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azarpeyvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Ghasempouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMA-PUF: A reliable arbiter PUF architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzadine Thajte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CryptArchi Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Result Capture: Racing Conditions in Pipeline due to Clock Glitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Thermal Effects For Biasing PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE European Test Symposium (ETS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal State Monitoring in RISC-V Microarchitectures for Security Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin American Test Symposium (LATS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio (Brazil), Brazil. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous FPGA Reconfigurability in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boulissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE East-West Design &amp; Test Symposium (EWDTS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Yerevan, Armenia. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS63723.2024.10873607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Layers and Related Services within the Horizon Europe NEUROPULS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Letartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Design, Automation and Test in Europe Conference and Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Valencia, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE58400.2024.10546706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE 1838 compliant scan encryption and integrity for 2.5/3D ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Suzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chastand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Attack on Ring Oscillator-based PUFs through Localized X-Ray Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Eddine Zergainoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Tysons Corner, United States. pp.01-11, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOST55342.2024.10545397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Trustworthiness in the Global IC Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Test Conference (ITC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hardware Security: Leveraging FPGA and Processor Synergy for Reliable PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE East-West Design &amp; Test Symposium (EWDTS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of High Temperature Effects on Ring Oscillator based Physical Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEUROPULS: NEUROmorphic energy-efficient secure accelerators based on Phase change materials aUgmented siLicon photonicS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mandorlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.03139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Delayed-Based Detectors Against Power-off Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Esmaeilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiles Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirbaha Amir-Pasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Method to Limit Unreliability and Bit-Aliasing in RO-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th International Symposium on On-Line Testing and Robust System Design (IOLTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS59296.2023.10224877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring trustworthiness and integrity of CPS hardware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPS Summer School 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Automation Framework for Complex Parametric Electrical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of Alternative Computing Paradigms for Machine Learning: hype or hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS54261.2022.9770138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Model Strong PUF with Multi-Layer Perceptron using Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating on Sub-Space Modeling as an Enrollment Solution for Strong PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSA Approaches Applied to Next Decade Digital Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Arbaretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Product Reliability Based on Basic Block Metrics Recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 28th International Symposium on On-Line Testing and Robust System Design (IOLTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS56730.2022.9897289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Reliability Estimation of Ring Oscillator PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vinagrero Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSA Approaches Applied to Next Decade Digital System-On-a-Chip Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Arbaretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure PUF-based Authentication and Key Exchange Protocol using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Afghah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-to-Circuit Attacks in SoCs via Trojan-Infected IEEE 1687 Test Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G. Stratigopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Test Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Anaheim, CA, United States. pp.539-543, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC50671.2022.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Space Modeling: An Enrollment Solution for XOR Arbiter PUF using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimization of Software Obfuscation against Hardware Trojans in Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Lazzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Litovchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration Applied to Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in MTJ-based synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Daddinounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMA Scientific Days 2021 : RISC-V in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIMA / LCIS / VERIMAG Laboratories, Jul 2021, Grenoble (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Hardware Devices based on Sensors and Switching Activity: a Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Primitives with Emerging Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation Conference (DAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scramble cache: An efficient cache architecture for randomized set permutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hiscock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9473919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Dysfunctional Model Extraction for Model Based Safety Assessment of Digital Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 27th International Symposium on On-Line Testing and Robust System Design (IOLTS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security EDA Extension through P1687.1 and 1687 Callbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Test Conference (ITC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Anaheim (CA), United States. pp.344-353, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC50571.2021.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristive Logic-in-Memory Implementations: A Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on PRIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limitations of Concatenating Boolean Operations in Memristive-Based Logic-In-Memory Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Inglese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Apulia (virtuelle), Italy. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Security and Machine Learning: Hero or Hoax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE Latin-American Test Symposium (LATS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Codes for Control Flow Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest Trends in Hardware Security and Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Hardware security: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer-Aided Design (ICCAD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Attacks in Analog/Mixed-Signal ICs via the Test Access Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elshamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Minerve Louërat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G. Stratigopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of Prediction: Advantages of Deep Learning Modeling as Replacement for Traditional PUF CRP Enrollment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrueDevice2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATE: a HArdware Trojan Emulation Environment for Microprocessor-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reppole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Symposium on On-Line Testing And Robust System Design (IOLTS'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Quevremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption-Based Secure JTAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2019 - 22nd International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2019.8724654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebooting Computing: The Challenges for Test and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands. pp.8138-8143, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2019.8875270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing - From Robust Hardware Architectures to Testing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFIP IEEE International Conference on Very Large Scale Integration (VLSI SOC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verona, Italy. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives to fault injections for early safety/security evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE European Test Symposium (ETS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2019.8791555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden-Delay-Fault Sensor for Test, Reliability and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthamarai Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design Automation and Test Conference in Europe (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Entropy STT-MTJ-based TRNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session: Reliability of Hardware-Implemented Spiking Neural Networks (SNN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VLSI Test Symposium (VTS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reliability of the Ring Oscillator Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Verification and Security Workshop (IVSW'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Cipher Based Encryption in IEEE Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2019 - 8th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser fault injection at the CMOS 28 nm technology node: an analysis of the fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stream cipher-based scan chains encryption really prevent scan attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Use of Approximate Circuits to Thwart Hardware Trojan Insertion and Provide Obfuscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorio Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International Symposium on On-Line Testing And Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.41-42, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02095736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption of test data: which cipher is better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.85-88, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2018 - European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI ECCS: SECure context saving for IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Chain Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTIS: Journée des Doctorants de l’école doctorale I2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentations on scan chain encryption with PRESENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Stress Quality for SoC Using Faster-than-At-Speed Execution of Functional Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: System-on-Chip in the Nanoscale Era – Design, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tallinn, Estonia. pp.130-151, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67104-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking the Control Flow error detection mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.51-56, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero bit-error-rate weak PUF based on Spin-Transfer-Torque MRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan chain encryption for the test, diagnosis and debug of secure circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2017.7968248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of computing systems: From flip flops to variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Portolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.196-198, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2017.8046242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need a holistic approach for the design of secure IoT systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poppelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Mentens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CF: Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Siena, Italy. pp.425-430, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3075564.3079070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT-MTJ-based TRNG with on-the-fly temperature/current variation compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, Spain. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2016.7604694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer system reliability assessment framework for hardware faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Michele Maria Politano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Chatzidimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Fort Worth, TX, United States. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2016.7805863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Highly Reliable SRAM-based PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2016 - 19th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generator based on nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Graziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMDC: Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Driven Design of Crypto Primitives and Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Margaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM: Sensor Array and Multichannel Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHIFI: Scalable and flexible high performance FPGA-based fault injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amlan Chakrabarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2016 - 31st Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS.2016.7845375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware reliability evaluation through LLVM-based analysis and fault injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, Spain. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2016.7604663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Outliers to Detect Stealthy Hardware Trojan Triggering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache- and register-aware system reliability evaluation based on data lifetime analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2016.7477299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication-based Concurrent Detection of Hardware Trojans in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster-than-at-speed execution of functional programs: An experimental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Venini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2016.7753581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security primitives (PUF and TRNG) with STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2016.7477292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEcube™: An open-source security platform in a single SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Varriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbaul, Turkey. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trust through Layout Filling: a Hardware Trojan Prevention Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States. pp.254-259, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01346529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEcubeTM: The most advanced, Open Source Security Platform in a Single Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Varriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Margaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D DFT Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.603-608, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session-less based thermal-aware 3D-SIC test scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01922990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Prevention using Layout-Level Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD: European Conference on Circuit Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2015.7300093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT MRAM-Based PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Indaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.872-875, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Bit-Error-Rate Weak PUF based on Spin-Transfer-Torque MRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Variability of the Magnetic Tunnel Junction for Security Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-NVM: Leading Edge Embedded NVM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT-MRAM-Based Strong PUF Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Designing Trustworthy Cryptographic Co-Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejla Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.2009-2012, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7169070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure of merits of 28nm Si technologies for implementing laser attack resistant security dedicated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.362-367, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fault laser injection: a comparison between 28nm bulk and FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring Oscillators Analysis for FPGA Security Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01419909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segment Enhanced Scan-chains for Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation Of Single BBICS Architecture In Detecting Multiple Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Secure DfT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Right Management for IP Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.200-203, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.776-781, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01141619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout-Aware Laser Fault Injection Simulation and Modeling: from physical level to gate level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorin, Greece. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Early Reliability Evaluation: Challenges and Promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage Cross-layer Hardware Trojan Prevention, Detection and Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN-TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking and protecting IC hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hamdiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethulah Smailbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard van Battum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2014 - 17th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Bulk Built-In Current Sensors to Detect Single Event Effects and Laser-Induced Fault Injection Attempts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN–TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Adaptive Fault Tolerant Flip-Flop Architecture based on TMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2014.6847831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRAM-based PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN-TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Project: Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sklavos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPEAC Computing Systems Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Laser Effects on ICs, from Physical Level to Gate Level: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser attacks on integrated circuits: from CMOS to FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarafianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorin, Greece. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Early Reliability Evaluation for the Computing cOntinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirnitris Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD: Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.199-205, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized Cell Detector for Laser-Induced-Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-In Self-Test for Manufacturing TSV Defects before bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Napa, CA, United States. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2014.6818771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Test Method for Fuzzy Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Roelofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN-TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing PUF-Based Secure Key Storage Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Roelofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2014 - 17th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on simulation-based fault injection tools for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorini, Greece. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D to 3D Test Pattern Retargeting Using IEEE P1687 Based 3D DFT Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.386-391, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault injection tools based on Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC: Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2014.6861351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking and Protecting IC Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethulah Smailbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard van Battum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2014 - 17th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hardware Logic Encryption Technique for thwarting Illegal Overproduction and Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01025275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Hardware Trojans triggering signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00991360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D IC BIST for pre-bond test of TSVs using Ring Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.001-004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bulk Built-in Sensor for Detection of Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST: Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austin, TX, United States. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2013.6581565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JTAG based 3D DfT architecture using automatic die detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2013 - 9th Conference on Ph.D. Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villach, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2013.6603184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05007359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Design For Test Architectures Based on IEEE P1687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits (3D-TEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart test controller for scan chains in secure circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Greece. pp.228-229, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Arcachon, France. pp.B3c-2 #68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIST Method for TSVs Pre-Bond Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT'13: 8th IEEE International Design &amp; Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMICRO DSD/SEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSVs Pre-Bond Testing: a test scheme for capturing BIST responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-Test: Testing Three-Dimensional Stacked Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single built-in sensor to check pull-up and pull-down CMOS networks against transient faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.157-163, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2013.6662169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00968621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Sample Results of Concurrent Error Detection Schemes in Transient Fault Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.635-642, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits intégrés en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012 - 13e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Scan Attack on RSA in Presence of Industrial Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.89-104, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00719986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Comparison for Testing Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00795205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Side-Channel Analysis really reliable for detecting Hardware Trojans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.238-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00823477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel transient-fault detection circuit featuring enhanced bulk built-in current sensor with low-power sleep-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating Bulk Built-in Current Sensors for Detecting Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scan-based Attack on Elliptic Curve Cryptosystems in presence of Industrial Design-for-Testability Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI &amp; Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. http://www.dfts.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Advanced DfT Structures Sufficient for Preventing Scan-Attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'12: 30th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Maui, Hawai, United States. pp.246-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00694536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Traces Realignment to Improve Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'11: 14th IEEE International Symposium on Design and Diagnostics of Electronic Circuits ans Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germany. pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France. http://www2.lirmm.fr/~w3mic/SOCSIP/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Security Threats Against Chips Containing Scan Chain Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST'11: IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego, CA, United States. pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New side-channel attack against scan chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CryptArchi Workshop (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00648575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Attacks and Countermeasures in Presence of Scan Response Compactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bulk Built-in Current Sensor-Based Strategy for Dealing with Long-Duration Transient Faults in Deep-Submicron Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT'2011: International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Vancouver, Canada. pp.302-308, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2011.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Resistance to Differential Power Analysis: Execution Time Optimizations for Designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'10: Fifth IEEE International Symposium on Electronic Design, Test and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Ho Chi Minh City, Vietnam. pp.256-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms re-Alignment to Improve DPA Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring High Testability without Degrading Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'10: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00480710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concurrent Error Detection Techniques on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00493247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concurrent Error Detection Techniques on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring High Testability without Degrading Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Time Reduction of Differential Power Analysis Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'09: 10th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Armaçao dos Buzios, Brazil, pp.1-5, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2009.4813819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00367712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFTING: an Open-Source Logic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2009 - Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Design For Testability & Digital Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Buzios, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Instruction-Checking in Pipelined Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariani Riccardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saporro, Japan. pp.377-382, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2008.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Self-Test of Crypto-Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDSN'08: 2nd Workshop on Dependable and Secure Nanocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anchorage, Canada, United States. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00295108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularer Selbsttest und Optimierte Reparaturanalyse für Eingebettete Speicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Öhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZUE'08: Zuverlässigkeit und Entwurf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germany. pp.049-056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00332558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">March Test BDN: A new March Test for Dynamic Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQTR'08: Automation, Quality and Testing, Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Cluj-Napoca, Romania, pp.085-089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00303528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuck-at-Faults Test using Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR'08: Workshop on Low Power Design Impact on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Stuck-at-Faults with Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'08: IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Mexico. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00295498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFTING: A Flexible Open-Source Fault Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2008 - 17th IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saporro, Japan. pp.035-040, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2008.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Validation Environment for Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA: Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.527-532, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for Substitution Boxes in Integrated Cryptographic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS'08: Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFTING: an Open-Source Logic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME'08: Sophia-Antipolis Forum on MicroElectronics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00285868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Validation Environment for Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME'08: Sophia-Antipolis Forum on MicroElectronics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An On-Line Fault Detection Scheme for SBoxes in Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2007 - 13th IEEE International On-Line Testing and Robust System Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Heraklion, Crete, Greece. pp.57-62, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Self-Test of AES Hardware Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN'07: Workshop on Dependable and Secure Nanocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Parity Bit Scheme for SBOX in AES Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Cracovie, Poland. pp.267-271, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2007.4295295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Reliability of Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">iet - the institution of engineering and technology, pp.1-328, 2020, 978-1785617973. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS057E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraju P. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4799-8718-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th IEEE European Test Symposium (ETS 2013) - May 27-30, 2013 - Avignon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hellebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebo Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-1-4673-6375-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design techniques to improve the resilience of computing systems: software layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sonza Reorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Rodriguez Condia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Layer Reliability of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iet - the institution of engineering and technology, pp.95-112, 2020, 978-1785617973. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS057E_ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Componenti e Sistemi Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Security National Lab Il Futuro della Cyber Security in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : On Countermeasures Against Fault Attacks on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Joye and Michael Tunstall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Analysis in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-109, 2012, Information Security and Cryptography, 978-3-642-29656-0 (-7 for eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Fault Detection in Crypto-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-194, 2010, 978-953-307-037-7. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00437252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et test des circuits et systèmes numériques à haute fiabilité et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université de Montpellier II, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01276281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId667"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vinagrero Gutierrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2026.3664178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Boulifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info16040293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Suzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Philippe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Abouzeid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2025.3592984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lombardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Casola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3607132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309444v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzano Da Fonseca Juan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouzeid Fady" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anthony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.0322000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilii Kulagin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kilian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Schlichtmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2024.3425791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorio Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117741" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Farahmandi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Srivastava" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tehranipoor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584317" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Bignicourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02225-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Inglese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2023.3324522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12183970" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Portolan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaamoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elshamy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Sayed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Pavlidis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3116806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Iamundo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Antonio Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nazzari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3057132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolchini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2020.2995140" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05785-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2019.02.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2899064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01961657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vallero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Chatzidimitriou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kaliorakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2887225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peris-Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8020145" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2018.2879439" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2018.2818722" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzeo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2727546" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02520118v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ottavi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2018.2802788" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2711033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.02.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2693266" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421001v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.06.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGLV8RJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01499334v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Kitsos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Indaco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790302" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444121v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2845999" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01297595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Tselonis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Foutris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cortez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Roelofs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5471-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2257903" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2014.2304492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891283" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805687v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ghosh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0045-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Politano Gianfranco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Benso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.188" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365359v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2010045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5106-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00350780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prinetto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.105" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2008.4588712" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111852v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049611" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Heidari Iman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006673" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433995v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085434v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Sini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Amel Solouki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Violante" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992995" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165992v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992895" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006802" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzadine Thajte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Amraoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117171" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191534v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117113" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372889v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Drechsler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Kumar Jha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azarpeyvand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Ghasempouri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192577v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812561v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812562v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei Tebina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Zergainoh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST55342.2024.10545397" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534613" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulissi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prost-Boucle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS63723.2024.10873607" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740311v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Marchand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jimenez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chaves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546706" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613326v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chastand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193294v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224877" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirbaha Amir-Pasha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224876" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.03139" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169632v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812563v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103996v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616490v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Lazzeri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Litovchenko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877954v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Fiorucci" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767650v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810418" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768055v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS56730.2022.9897289" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767658v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641285v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bolchini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770138" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738329v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faehn" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC50671.2022.00068" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635104v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370877v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351924v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505096" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351626v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473919" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652969v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351477v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474173" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351948v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Linar&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhermet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505151" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358393v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Daddinounou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629319v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reynaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC50571.2021.00050" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351793v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daveau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486705" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532389v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131560" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131592" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999289v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loisel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506743v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149061v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2019.8724654" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506766v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montalbano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reppole" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanetti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462194v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodrigues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2019.8875270" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961756v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644897" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166929v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthamarai Kannan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110119v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Carlo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savino" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791555" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506955v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506736v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166904v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02095736v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474077" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867286v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700744v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2017.8046242" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628683v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Contini" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poppelmann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Mentens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3075564.3079070" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699258v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031543" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675205v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bernardi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guerriero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67104-8_7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867277v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591549v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031552" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699254v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968248" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444619v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604663" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444948v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carelli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trotta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Margaria" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700747v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Chakrabarti" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2016.7845375" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444398v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gnoli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bollo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vacca" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Graziano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777089" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444408v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604694" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Michele Maria Politano" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2016.7805863" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374279v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374569v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2016.7477299" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444403v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Venini" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2016.7753581" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374573v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2016.7477292" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444711v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Varriale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483810" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227138v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.76" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234094v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419909v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922990v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138732" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234087v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.0505" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276300v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276293v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234079v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.128" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234083v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Batina" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Ege" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7169070" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234076v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fkih" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.11" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276298v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276304v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234082v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rampon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perillat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.127" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234095v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099042v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarafianos" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850664" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234117v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirnitris Gizopoulos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.65" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119614v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234112v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sklavos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234133v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847831" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412114v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hamdiaoui" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethulah Smailbegovic" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van Battum" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.112" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119592v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850665" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234123v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gizopoulos" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873704" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234110v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119576v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873669" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Zimouche" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818771" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234106v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234141v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.207" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075473v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850649" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075479v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2014.6861351" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119605v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.83" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234147v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430814v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604085" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007359v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2013.6603184" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989717v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838524v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989727v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727081" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430807v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.72" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989707v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823477v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00795205v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00719986v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_8" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694536v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744472v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599690v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592005v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Real" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00648575v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647062v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.30" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539232v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bousselam" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560196" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539994v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539993v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00480710v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493247v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407161v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407163v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407166v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367712v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2009.4813819" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285868v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2008.26" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363796v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332529v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00295108v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332558v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp &#214;hler" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Hellebrand" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303528v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363689v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariani Riccardo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2008.47" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00295498v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343610v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2008.17" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407165v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.61" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363783v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363795v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163017v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163405v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00141799v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295295" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163244v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.16" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986877v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Canal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS057E" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433587v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraju P. Mohanty" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433571v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-ets.org/past_events/ets13/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986855v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonza Reorda" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Rodriguez Condia" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS057E_ch4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276291v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744671v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/security+and+cryptology/book/978-3-642-29655-0" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437252v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/fault-detection/fault-detection-in-crypto-devices" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/213" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01276281v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vinagrero Gutierrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2026.3664178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Boulifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info16040293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Suzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Philippe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Abouzeid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2025.3592984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lombardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Casola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3607132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309444v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzano Da Fonseca Juan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouzeid Fady" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anthony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.0322000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilii Kulagin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kilian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Schlichtmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2024.3425791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorio Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Bignicourt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02225-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Farahmandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Srivastava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tehranipoor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Inglese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2023.3324522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12183970" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaamoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052415" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Portolan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117875" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elshamy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Sayed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Pavlidis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3116806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Iamundo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Antonio Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nazzari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3057132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolchini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2020.2995140" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05785-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2019.02.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2899064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01961657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vallero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Chatzidimitriou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kaliorakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2887225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2018.2818722" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2018.2879439" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peris-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8020145" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02520118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ottavi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2018.2802788" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2711033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKVRF0K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzeo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2727546" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.02.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2693266" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.06.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGLV8RJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01499334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Kitsos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.11.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q65C4R8F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Indaco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790302" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2845999" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01297595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Tselonis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Foutris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841650v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2257903" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2014.2304492" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891283" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cortez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Roelofs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5471-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805687v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ghosh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0045-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744608v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Politano Gianfranco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Benso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.188" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423026v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5106-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2010045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324111v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2008.4588712" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00350780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prinetto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.105" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Sun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085434v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Sini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Amel Solouki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Violante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992995" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085391v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Heidari Iman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992895" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006673" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111870v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049611" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzadine Thajte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Amraoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006802" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117171" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191534v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117113" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372889v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Drechsler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Kumar Jha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azarpeyvand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Ghasempouri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096879v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513607v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534613" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917041v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulissi&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prost-Boucle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS63723.2024.10873607" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740311v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Marchand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jimenez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chaves" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546706" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chastand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei Tebina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Zergainoh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST55342.2024.10545397" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812562v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812561v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169632v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.03139" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193277v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirbaha Amir-Pasha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224876" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193294v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS59296.2023.10224877" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812563v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103996v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641285v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bolchini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770138" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767658v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Fiorucci" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768055v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS56730.2022.9897289" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767650v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810418" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738329v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faehn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC50671.2022.00068" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616490v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Lazzeri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Litovchenko" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351948v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Linar&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhermet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505151" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358393v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Daddinounou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351477v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474173" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652969v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351626v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473919" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351793v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daveau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486705" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629319v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reynaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC50571.2021.00050" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351924v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505096" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635104v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899964v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131592" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999289v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loisel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532389v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131560" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506766v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montalbano" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reppole" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanetti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149061v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2019.8724654" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462194v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodrigues" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2019.8875270" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961756v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644897" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110119v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Carlo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791555" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166929v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthamarai Kannan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506736v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166904v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506955v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506743v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867286v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02095736v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474077" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867277v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699258v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031543" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675205v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bernardi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guerriero" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67104-8_7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591549v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031552" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699254v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968248" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700744v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2017.8046242" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628683v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Contini" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poppelmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Mentens" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3075564.3079070" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444408v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604694" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444774v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Michele Maria Politano" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2016.7805863" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374279v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444398v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gnoli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bollo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vacca" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Graziano" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777089" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444948v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carelli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trotta" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Margaria" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700747v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Chakrabarti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2016.7845375" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444619v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604663" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374569v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2016.7477299" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444403v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Venini" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2016.7753581" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374573v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2016.7477292" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444711v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Varriale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483810" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276298v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234076v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fkih" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.11" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922990v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138732" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234087v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.0505" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276300v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276293v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234079v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.128" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234083v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Batina" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Ege" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7169070" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227138v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.76" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234094v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419909v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276304v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234095v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234082v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rampon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perillat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.127" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119592v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850665" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234123v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gizopoulos" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873704" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234110v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412114v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hamdiaoui" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethulah Smailbegovic" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van Battum" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.112" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234133v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847831" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234112v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234099v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sklavos" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119614v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099042v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarafianos" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850664" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234117v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirnitris Gizopoulos" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.65" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119576v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873669" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Zimouche" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818771" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234106v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234141v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.207" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075473v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850649" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119605v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.83" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075479v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2014.6861351" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234147v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838524v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007359v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2013.6603184" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989717v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430814v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604085" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989727v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727081" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430807v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.72" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989707v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00719986v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_8" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00795205v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823477v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744472v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694536v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592005v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Real" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599690v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00648575v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647062v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.30" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539993v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539994v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00480710v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493247v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bousselam" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539232v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560196" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407163v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367712v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2009.4813819" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407166v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407161v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363689v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariani Riccardo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2008.47" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00295108v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332558v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp &#214;hler" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Hellebrand" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303528v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332529v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00295498v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343610v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2008.17" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407165v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.61" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363783v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363795v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285868v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2008.26" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363796v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163244v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.16" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163405v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00141799v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295295" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163017v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986877v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Canal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS057E" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433587v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraju P. Mohanty" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433571v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-ets.org/past_events/ets13/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986855v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonza Reorda" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Rodriguez Condia" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS057E_ch4" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276291v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744671v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/security+and+cryptology/book/978-3-642-29655-0" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437252v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/fault-detection/fault-detection-in-crypto-devices" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/213" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01276281v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>