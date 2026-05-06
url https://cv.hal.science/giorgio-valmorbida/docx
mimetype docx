--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -355,534 +355,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller Design for Constrained Discrete-Time Uncertain Linear Systems Using Implicit Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Muñoz-Carpintero</w:t>
+                <w:t xml:space="preserve">Necessary stability conditions for reaction-diffusion-ODE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3416475⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924895v1</w:t>
+                <w:t xml:space="preserve">hal-04008999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Stability Analysis of Discrete-Time Piecewise Affine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2024.3486656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary stability conditions for reaction-diffusion-ODE systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+                <w:t xml:space="preserve">Controller Design for Constrained Discrete-Time Uncertain Linear Systems Using Implicit Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Muñoz-Carpintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.1-8. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1985-1990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3416475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008999v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification Methods for the Lyapunov–Krasovskii Functional Inequalities</w:t>
+                <w:t xml:space="preserve">Exponential Stability of Continuous-Time Piecewise Affine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Diab</w:t>
+                <w:t xml:space="preserve">L. Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (2), pp.877-902. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1649-1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/22M1542167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802738v1</w:t>
+                <w:t xml:space="preserve">hal-04924889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Stability of Continuous-Time Piecewise Affine Systems</w:t>
+                <w:t xml:space="preserve">Verification Methods for the Lyapunov–Krasovskii Functional Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cabral</w:t>
+                <w:t xml:space="preserve">Ali Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr</w:t>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.1649-1654. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (2), pp.877-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/22M1542167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924889v1</w:t>
+                <w:t xml:space="preserve">hal-04802738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-feedback controllers with guaranteed L 2 -gain for continuous-time Lur'e systems using noncausal Zames–Falb multipliers</w:t>
               </w:r>
@@ -985,77 +985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear assistance filter design for electric power steering systems with improved delay margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1083,235 +1083,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic programming with ramp functions and fast online QP-MPC solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of Lure systems under aperiodic sampled‐data control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Giordani Titton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morten Hovd</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (12), pp.7130-7153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363951v1</w:t>
+                <w:t xml:space="preserve">hal-04239552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of Lure systems under aperiodic sampled‐data control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quadratic programming with ramp functions and fast online QP-MPC solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Morten Hovd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (12), pp.7130-7153. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.111011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.6744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239552v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An implicit representation for the analysis of piecewise affine discrete-time systems</w:t>
               </w:r>
@@ -2773,248 +2773,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Static State Feedback for Saturated Linear Plants via a Polynomial Approach</w:t>
+                <w:t xml:space="preserve">Regional L 2m gain analysis for linear saturating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Papachristodoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (1), pp.469-474. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.164-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2566879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576297v1</w:t>
+                <w:t xml:space="preserve">hal-01576293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region of attraction estimation using invariant sets and rational Lyapunov functions</w:t>
+                <w:t xml:space="preserve">Nonlinear Static State Feedback for Saturated Linear Plants via a Polynomial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Anderson</w:t>
+                <w:t xml:space="preserve">A Papachristodoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75, pp.37-45. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.469-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2566879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576290v1</w:t>
+                <w:t xml:space="preserve">hal-01576297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety verification for distributed parameter systems using barrier functionals</w:t>
               </w:r>
@@ -3098,235 +3111,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Circuits for Electrochemical Supercapacitor Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Region of attraction estimation using invariant sets and rational Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Duncan</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.551⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710277v1</w:t>
+                <w:t xml:space="preserve">hal-01576290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional L 2m gain analysis for linear saturating systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent Circuits for Electrochemical Supercapacitor Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.164-168. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.2671 - 2676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576293v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis for a Class of Partial Differential Equations via Semidefinite Programming</w:t>
               </w:r>
@@ -3527,389 +3527,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Polynomial Control Laws for Polynomial Systems Subject to Actuator Saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-gain L p stability for hybrid dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Teel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Germain Garcia</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2248256⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (8), pp.2384-2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685129v1</w:t>
+                <w:t xml:space="preserve">hal-03685131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-windup design for saturating quadratic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
+                <w:t xml:space="preserve">Design of Polynomial Control Laws for Polynomial Systems Subject to Actuator Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (7), pp.1758-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2248256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2013.01.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03685128v1</w:t>
+                <w:t xml:space="preserve">hal-03685129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-gain L p stability for hybrid dynamical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nešić</w:t>
+                <w:t xml:space="preserve">Anti-windup design for saturating quadratic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Teel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+                <w:t xml:space="preserve">Matthew Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (8), pp.2384-2396. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (5), pp.367-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685131v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State feedback design for input-saturating quadratic systems</w:t>
               </w:r>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (7), pp.1196-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,51 +4037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (1-2), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4242,51 +4242,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Ramp Functions to solve LP-based MPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Hovd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4647,460 +4647,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving LP-MPC problems using ramp functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morten Hovd</w:t>
+                <w:t xml:space="preserve">Robust stability analysis of continuous PWA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2023 - 7th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Bridgetown, Barbados. pp.445-450, </w:t>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifac, Jul 2023, Yokohama, Japan. pp.556-561, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA54093.2023.10252720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363933v1</w:t>
+                <w:t xml:space="preserve">hal-04363976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback control of discrete-time Lur'e systems through FIR Zames-Falb multipliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo C.L.F. Oliveira</w:t>
+                <w:t xml:space="preserve">Solving LP-MPC problems using ramp functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Hovd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro L.D. Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.252⟩</w:t>
+              <w:t xml:space="preserve">CCTA 2023 - 7th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bridgetown, Barbados. pp.445-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA54093.2023.10252720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363973v1</w:t>
+                <w:t xml:space="preserve">hal-04363933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stability analysis of continuous PWA systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Cabral</w:t>
+                <w:t xml:space="preserve">Output feedback control of discrete-time Lur'e systems through FIR Zames-Falb multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariádne L.J. Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo C.L.F. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro L.D. Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ifac, Jul 2023, Yokohama, Japan. pp.556-561, </w:t>
+              <w:t xml:space="preserve">, Ifac, Jul 2023, Yokohama, France. pp.9528-9533, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363976v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov Function computation for Periodic Linear Hybrid Systems via Handelman, Polya and SoS approaches: A comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Toso</w:t>
+                <w:t xml:space="preserve">A Steer-by-Wire Control Architecture Robust to High Assistance Gains and Large Transmission Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization (CAO 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th International Symposium on Advanced Vehicle Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kanagawa, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685115v1</w:t>
+                <w:t xml:space="preserve">hal-03798214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic output-feedback control of continuous-time Lur'e systems using Zames-Falb multipliers by means of an LMI-based algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadne Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,474 +5122,457 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Symposium on Robust Control Design ROCOND 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Steer-by-Wire Control Architecture Robust to High Assistance Gains and Large Transmission Delays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">Lyapunov Function computation for Periodic Linear Hybrid Systems via Handelman, Polya and SoS approaches: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Symposium on Advanced Vehicle Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization (CAO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798214v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sensor Placement for Partially Known Power System Dynamic Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of sampled-data Lure systems with slope-restricted nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Hovd</w:t>
+                <w:t xml:space="preserve">Mathias Giordani Titton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES ISGT Europe 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isgteurope52324.2021.9640127⟩</w:t>
+              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488243v1</w:t>
+                <w:t xml:space="preserve">hal-03453635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-scheduled $H_\infty$ control of autonomous vehicle in collision avoidance maneuvers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Kvieska</w:t>
+                <w:t xml:space="preserve">Optimal Sensor Placement for Partially Known Power System Dynamic Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Abooshahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Hovd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Parameter Varying Systems - 4th LPVS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.595⟩</w:t>
+              <w:t xml:space="preserve">IEEE PES ISGT Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Espoo, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isgteurope52324.2021.9640127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384268v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control for autonomous vehicles in high dynamics maneuvers : LPV modeling and static feedback controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Penco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Davins-Valldaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Kvieska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5596,395 +5583,395 @@
               <w:t xml:space="preserve">2021 Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ccta48906.2021.9658928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Discrete-Time Piecewise Affine Systems in Implicit Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Manoel Gomes da Silva</w:t>
+                <w:t xml:space="preserve">Self-scheduled $H_\infty$ control of autonomous vehicle in collision avoidance maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Penco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Davins-Valldaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Kvieska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683458⟩</w:t>
+              <w:t xml:space="preserve">Linear Parameter Varying Systems - 4th LPVS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487907v1</w:t>
+                <w:t xml:space="preserve">hal-03384268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of sampled-data Lure systems with slope-restricted nonlinearities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
+                <w:t xml:space="preserve">Stabilization of Discrete-Time Piecewise Affine Systems in Implicit Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453635v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estabilização quadrática por realimentação de saída de sistemas Lur'e a tempo contínuo via LMIs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo C L F Oliveira</w:t>
+                <w:t xml:space="preserve">Stability of Sampled-Data Control for Lurie Systems with Slope-Restricted Nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Giordani Titton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro L D Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso Brasileiro de Automática - 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Porto Alegre, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48011/asba.v2i1.1437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48011/asba.v2i1.1661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151866v1</w:t>
+                <w:t xml:space="preserve">hal-03151869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Quantization in Discrete-Time Control Systems: Stability Analysis of Ternary Controllers</w:t>
               </w:r>
@@ -6055,1054 +6042,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI-based iterative algorithm for state and output feedback stabilization of discrete-time Lur’e systems</w:t>
+                <w:t xml:space="preserve">Estabilização quadrática por realimentação de saída de sistemas Lur'e a tempo contínuo via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariádne L J Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo C L F Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro L D Peres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea. pp.2561-2566, </w:t>
+              <w:t xml:space="preserve">Congresso Brasileiro de Automática - 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Porto Alegre, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48011/asba.v2i1.1437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151882v1</w:t>
+                <w:t xml:space="preserve">hal-03151866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric stabilization of planar switched systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+                <w:t xml:space="preserve">An LMI-based iterative algorithm for state and output feedback stabilization of discrete-time Lur’e systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariádne L J Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro L D Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo C L F Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1787⟩</w:t>
+              <w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea. pp.2561-2566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366928v2</w:t>
+                <w:t xml:space="preserve">hal-03151882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Sampled-Data Control for Lurie Systems with Slope-Restricted Nonlinearities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
+                <w:t xml:space="preserve">A geometric stabilization of planar switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chenavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Brasileiro de Automática - 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Porto Alegre, Brazil. </w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48011/asba.v2i1.1661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151869v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of piecewise affine discrete-time systems</w:t>
+                <w:t xml:space="preserve">Design and Flight Experiments of a Tube-Based Model Predictive Controller for the AR.Drone 2.0 Quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo B Groff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
+                <w:t xml:space="preserve">Nathan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João M Gomes Da</w:t>
+                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9029638⟩</w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Daejeon, South Korea. pp.112-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430377v1</w:t>
+                <w:t xml:space="preserve">hal-02306602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Flight Experiments of a Tube-Based Model Predictive Controller for the AR.Drone 2.0 Quadrotor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional Stability of Discrete-Time Linear Systems Subject to Asymmetric Input Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">Leonardo B Groff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Robot Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.058⟩</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9030005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306602v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Stability of Discrete-Time Linear Systems Subject to Asymmetric Input Saturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of piecewise affine discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo B Groff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M Gomes Da</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9030005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9029638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430391v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Set Design for Constrained Discrete-Time Linear Systems with Bounded Matched Disturbance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Invariant Sets for Discrete-Time Constrained Linear Systems Using Sliding Mode Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design ROCOND 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. </w:t>
+              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2929-2934, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009895v1</w:t>
+                <w:t xml:space="preserve">hal-01718460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit cycles in Liénard systems with saturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lathuilière</w:t>
+                <w:t xml:space="preserve">Invariant Set Design for Constrained Discrete-Time Linear Systems with Bounded Matched Disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Control of Chaotic Systems CHAOS 2018: Eindhoven, The Netherlands, 30 October – 1 November 2018 Edited by Erjen Lefeber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.105⟩</w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design ROCOND 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974946v1</w:t>
+                <w:t xml:space="preserve">hal-02009895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Sets for Discrete-Time Constrained Linear Systems Using Sliding Mode Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Olaru</w:t>
+                <w:t xml:space="preserve">Limit cycles in Liénard systems with saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2929-2934, </w:t>
+              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Control of Chaotic Systems CHAOS 2018: Eindhoven, The Netherlands, 30 October – 1 November 2018 Edited by Erjen Lefeber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Eindhoven, Netherlands. pp.127-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718460v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust invariant sets and active mode detection for discrete-time uncertain descriptor systems</w:t>
               </w:r>
@@ -7309,103 +7309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and parameter tuning of a robust model predictive controller for UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7424,352 +7424,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov analysis of nonlinear systems with rational vector field and Jacobian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross Drummond</w:t>
+                <w:t xml:space="preserve">Online policy iterations for optimal control of input-saturated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Duncan</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Papachristodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 UKACC 11th International Conference on Control (CONTROL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CONTROL.2016.7737642⟩</w:t>
+              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7526568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710295v1</w:t>
+                <w:t xml:space="preserve">hal-01710299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity conditions of Lyapunov functions for systems with slope restricted nonlinearities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyapunov analysis of nonlinear systems with rational vector field and Jacobian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Duncan</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7524925⟩</w:t>
+              <w:t xml:space="preserve">2016 UKACC 11th International Conference on Control (CONTROL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CONTROL.2016.7737642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710297v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online policy iterations for optimal control of input-saturated systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positivity conditions of Lyapunov functions for systems with slope restricted nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7526568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7524925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710299v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial approach to nonlinear state feedback stabilization of saturated linear systems</w:t>
               </w:r>
@@ -8590,51 +8590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estabilidade Regional de Sistemas Lineares de Tempo Discreto sob Saturação de Controle Assimétrica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,51 +9044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488158v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Montana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mattioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3637172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04248781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Carpintero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3416475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cabral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3486656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04008999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04802738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Diab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1542167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertolin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. L. F. Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dias Peres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2386632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2201648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hovd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giordani Titton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Broering Groff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110730" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Drummond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3233540" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne Bertolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6181" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03353776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3106878" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Groff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gomes da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne L J Bertolin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C L F Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L D Peres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3086427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Papachristodoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3099457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gahlawat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi&#243;rgio Valm&#243;rbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2927711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadreza Ahmadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennice Gayme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drummond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duncan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2782747" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathuiliere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2841807" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Duncan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2018.2849618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Papachristodoulou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566879" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.08.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garulli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2479135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garulli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2205449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2248256" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Turner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.01.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5XS9GW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.05.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SPZX36M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.03.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9XH2WKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J&#250;nior de Souza Leite" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592007000400005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312455" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Spagolla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICA-ACCA62622.2024.10766765" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baldivieso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle J. Souza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363933v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA54093.2023.10252720" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne L.J. Bertolin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C.L.F. Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.D. Peres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.252" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1626" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Toso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Bertolin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.332" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03798214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Abooshahab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Penco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Davins-Valldaura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.595" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta48906.2021.9658928" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683646" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48011/asba.v2i1.1437" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303964" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366928v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chenavier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1787" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48011/asba.v2i1.1661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430377v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B Groff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Gomes Da" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029638" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.058" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430391v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.081" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974946v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.105" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264511" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263924" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009890v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2016.7737642" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524925" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710299v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526568" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040379" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANSS.2005.8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89014-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deutscher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346507v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-11554-8#about" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89014-8_12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03861580v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04363983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488158v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Montana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mattioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3637172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04248781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04008999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cabral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3486656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Carpintero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3416475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04802738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Diab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1542167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertolin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. L. F. Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dias Peres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2386632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2201648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giordani Titton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6744" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hovd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Broering Groff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110730" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Drummond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3233540" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne Bertolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6181" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03353776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3106878" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Groff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gomes da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne L J Bertolin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C L F Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L D Peres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3086427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Papachristodoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3099457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gahlawat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi&#243;rgio Valm&#243;rbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2927711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadreza Ahmadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennice Gayme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drummond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duncan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2782747" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathuiliere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2841807" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Duncan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2018.2849618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garulli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Papachristodoulou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566879" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.08.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2479135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garulli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2205449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.05.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SPZX36M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2248256" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Turner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.01.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5XS9GW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.03.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9XH2WKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J&#250;nior de Souza Leite" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592007000400005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312455" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Spagolla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICA-ACCA62622.2024.10766765" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baldivieso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle J. Souza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1626" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA54093.2023.10252720" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne L.J. Bertolin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C.L.F. Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.D. Peres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.252" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03798214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684912v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Bertolin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.332" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Toso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683646" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Abooshahab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Penco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Davins-Valldaura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta48906.2021.9658928" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.595" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48011/asba.v2i1.1661" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48011/asba.v2i1.1437" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151882v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303964" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366928v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chenavier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1787" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.058" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430391v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B Groff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Gomes Da" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029638" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550119" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009895v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.081" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.105" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264511" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263924" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009890v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526568" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2016.7737642" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710297v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524925" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040379" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANSS.2005.8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89014-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deutscher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346507v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-11554-8#about" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89014-8_12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03861580v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04363983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>