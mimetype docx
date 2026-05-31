--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -355,534 +355,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary stability conditions for reaction-diffusion-ODE systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+                <w:t xml:space="preserve">Regional Stability Analysis of Discrete-Time Piecewise Affine Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407818⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3486656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008999v1</w:t>
+                <w:t xml:space="preserve">hal-04924909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Stability Analysis of Discrete-Time Piecewise Affine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Cabral</w:t>
+                <w:t xml:space="preserve">Controller Design for Constrained Discrete-Time Uncertain Linear Systems Using Implicit Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Muñoz-Carpintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3486656⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1985-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3416475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924909v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller Design for Constrained Discrete-Time Uncertain Linear Systems Using Implicit Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Muñoz-Carpintero</w:t>
+                <w:t xml:space="preserve">Necessary stability conditions for reaction-diffusion-ODE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.1985-1990. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3416475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924895v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Stability of Continuous-Time Piecewise Affine Systems</w:t>
+                <w:t xml:space="preserve">Verification Methods for the Lyapunov–Krasovskii Functional Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cabral</w:t>
+                <w:t xml:space="preserve">Ali Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr</w:t>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.1649-1654. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (2), pp.877-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/22M1542167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924889v1</w:t>
+                <w:t xml:space="preserve">hal-04802738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification Methods for the Lyapunov–Krasovskii Functional Inequalities</w:t>
+                <w:t xml:space="preserve">Exponential Stability of Continuous-Time Piecewise Affine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Diab</w:t>
+                <w:t xml:space="preserve">L. Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (2), pp.877-902. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1649-1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/22M1542167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802738v1</w:t>
+                <w:t xml:space="preserve">hal-04924889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-feedback controllers with guaranteed L 2 -gain for continuous-time Lur'e systems using noncausal Zames–Falb multipliers</w:t>
               </w:r>
@@ -985,77 +985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear assistance filter design for electric power steering systems with improved delay margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1083,235 +1083,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of Lure systems under aperiodic sampled‐data control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadratic programming with ramp functions and fast online QP-MPC solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Giordani Titton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Morten Hovd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.6744⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.111011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239552v1</w:t>
+                <w:t xml:space="preserve">hal-04363951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic programming with ramp functions and fast online QP-MPC solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of Lure systems under aperiodic sampled‐data control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Giordani Titton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Hovd</w:t>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153, pp.111011. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (12), pp.7130-7153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363951v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An implicit representation for the analysis of piecewise affine discrete-time systems</w:t>
               </w:r>
@@ -1577,261 +1577,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design of uncertain discrete‐time Lur'e systems with sector and slope bounded nonlinearities</w:t>
+                <w:t xml:space="preserve">Design of Saturating State-Feedback with Sign-Indefinite Quadratic Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariádne Bertolin</w:t>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Oliveira</w:t>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Peres</w:t>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (7), pp.3507 - 3520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.6181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3106878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685125v1</w:t>
+                <w:t xml:space="preserve">hal-03353776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Saturating State-Feedback with Sign-Indefinite Quadratic Forms</w:t>
+                <w:t xml:space="preserve">Control design of uncertain discrete‐time Lur'e systems with sector and slope bounded nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+                <w:t xml:space="preserve">Ariádne Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+                <w:t xml:space="preserve">Ricardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+                <w:t xml:space="preserve">Pedro Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (7), pp.3507 - 3520. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3106878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353776v1</w:t>
+                <w:t xml:space="preserve">hal-03685125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered control for discrete-time piecewise affine systems</w:t>
               </w:r>
@@ -1915,235 +1915,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI Approach for Stability Analysis and Output-Feedback Stabilization of Discrete-Time Lur’e Systems Using Zames-Falb Multipliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-feedback design for nonlinear saturating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariádne L J Bertolin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pedro L D Peres</w:t>
+                <w:t xml:space="preserve">Antonis Papachristodoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3086427⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3099457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485392v1</w:t>
+                <w:t xml:space="preserve">hal-03485430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-feedback design for nonlinear saturating systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An LMI Approach for Stability Analysis and Output-Feedback Stabilization of Discrete-Time Lur’e Systems Using Zames-Falb Multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariádne L J Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo C L F Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Papachristodoulou</w:t>
+                <w:t xml:space="preserve">Pedro L D Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.710-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3099457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3086427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485430v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of Linear Partial Differential Equations with Generalized Energy Functions</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennice Gayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Papachristodoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 873, pp.742-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2461,235 +2461,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Absolute Stability Using Lyapunov Functions With Relaxed Positivity Conditions</w:t>
+                <w:t xml:space="preserve">Periodic orbits in planar linear systems with input saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Drummond</w:t>
+                <w:t xml:space="preserve">Thomas Lathuiliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duncan</w:t>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (2), pp.207 - 212. </w:t>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.435-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2782747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2841807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710273v1</w:t>
+                <w:t xml:space="preserve">hal-01811047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic orbits in planar linear systems with input saturation</w:t>
+                <w:t xml:space="preserve">Generalized Absolute Stability Using Lyapunov Functions With Relaxed Positivity Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lathuiliere</w:t>
+                <w:t xml:space="preserve">R. Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">S. Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.435-440. </w:t>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.207 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2841807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2782747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811047v1</w:t>
+                <w:t xml:space="preserve">hal-01710273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Analysis of Slope Restricted Lur'e Systems</w:t>
               </w:r>
@@ -2773,560 +2773,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional L 2m gain analysis for linear saturating systems</w:t>
+                <w:t xml:space="preserve">Nonlinear Static State Feedback for Saturated Linear Plants via a Polynomial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Garulli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+                <w:t xml:space="preserve">A Papachristodoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.164-168. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.469-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2566879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576293v1</w:t>
+                <w:t xml:space="preserve">hal-01576297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Static State Feedback for Saturated Linear Plants via a Polynomial Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety verification for distributed parameter systems using barrier functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadreza Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Papachristodoulou</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Papachristodoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2566879⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.33 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576297v1</w:t>
+                <w:t xml:space="preserve">hal-01721707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety verification for distributed parameter systems using barrier functionals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Region of attraction estimation using invariant sets and rational Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonis Papachristodoulou</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 108, pp.33 - 39. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721707v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region of attraction estimation using invariant sets and rational Lyapunov functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent Circuits for Electrochemical Supercapacitor Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Anderson</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.2671 - 2676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576290v1</w:t>
+                <w:t xml:space="preserve">hal-01710277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Circuits for Electrochemical Supercapacitor Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional L 2m gain analysis for linear saturating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Duncan</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (1), pp.2671 - 2676. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.164-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710277v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis for a Class of Partial Differential Equations via Semidefinite Programming</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamadreza Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Papachristodoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (6), pp.1649-1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3455,51 +3455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1), pp.242-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3527,445 +3527,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-gain L p stability for hybrid dynamical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Polynomial Control Laws for Polynomial Systems Subject to Actuator Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Nešić</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+                <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (7), pp.1758-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2248256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685131v1</w:t>
+                <w:t xml:space="preserve">hal-03685129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Polynomial Control Laws for Polynomial Systems Subject to Actuator Saturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Anti-windup design for saturating quadratic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2248256⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (5), pp.367-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685129v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-windup design for saturating quadratic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+                <w:t xml:space="preserve">Finite-gain L p stability for hybrid dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Turner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Garcia</w:t>
+                <w:t xml:space="preserve">Andrew Teel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62 (5), pp.367-376. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (8), pp.2384-2396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2013.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685128v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State feedback design for input-saturating quadratic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (7), pp.1196-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4024,64 +4024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de stabilité pour un système soumis à des saturations et avec des dynamiques négligées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (1-2), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4242,51 +4242,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Ramp Functions to solve LP-based MPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Hovd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4647,1331 +4647,1344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stability analysis of continuous PWA systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Cabral</w:t>
+                <w:t xml:space="preserve">Solving LP-MPC problems using ramp functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Hovd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifac, Jul 2023, Yokohama, Japan. pp.556-561, </w:t>
+              <w:t xml:space="preserve">CCTA 2023 - 7th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bridgetown, Barbados. pp.445-450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCTA54093.2023.10252720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363976v1</w:t>
+                <w:t xml:space="preserve">hal-04363933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving LP-MPC problems using ramp functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morten Hovd</w:t>
+                <w:t xml:space="preserve">Output feedback control of discrete-time Lur'e systems through FIR Zames-Falb multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariádne L.J. Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo C.L.F. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro L.D. Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2023 - 7th IEEE Conference on Control Technology and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA54093.2023.10252720⟩</w:t>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifac, Jul 2023, Yokohama, France. pp.9528-9533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363933v1</w:t>
+                <w:t xml:space="preserve">hal-04363973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback control of discrete-time Lur'e systems through FIR Zames-Falb multipliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo C.L.F. Oliveira</w:t>
+                <w:t xml:space="preserve">Robust stability analysis of continuous PWA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro L.D. Peres</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ifac, Jul 2023, Yokohama, France. pp.9528-9533, </w:t>
+              <w:t xml:space="preserve">, Ifac, Jul 2023, Yokohama, Japan. pp.556-561, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363973v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Steer-by-Wire Control Architecture Robust to High Assistance Gains and Large Transmission Delays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">Lyapunov Function computation for Periodic Linear Hybrid Systems via Handelman, Polya and SoS approaches: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Symposium on Advanced Vehicle Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization (CAO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798214v1</w:t>
+                <w:t xml:space="preserve">hal-03685115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic output-feedback control of continuous-time Lur'e systems using Zames-Falb multipliers by means of an LMI-based algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadne Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Symposium on Robust Control Design ROCOND 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kyoto, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov Function computation for Periodic Linear Hybrid Systems via Handelman, Polya and SoS approaches: A comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Toso</w:t>
+                <w:t xml:space="preserve">A Steer-by-Wire Control Architecture Robust to High Assistance Gains and Large Transmission Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization (CAO 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th International Symposium on Advanced Vehicle Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kanagawa, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685115v1</w:t>
+                <w:t xml:space="preserve">hal-03798214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of sampled-data Lure systems with slope-restricted nonlinearities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Sensor Placement for Partially Known Power System Dynamic Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Abooshahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Giordani Titton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
+                <w:t xml:space="preserve">Morten Hovd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683646⟩</w:t>
+              <w:t xml:space="preserve">IEEE PES ISGT Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Espoo, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isgteurope52324.2021.9640127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453635v1</w:t>
+                <w:t xml:space="preserve">hal-03488243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sensor Placement for Partially Known Power System Dynamic Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morten Hovd</w:t>
+                <w:t xml:space="preserve">Control for autonomous vehicles in high dynamics maneuvers : LPV modeling and static feedback controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Penco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Davins-Valldaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Kvieska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES ISGT Europe 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isgteurope52324.2021.9640127⟩</w:t>
+              <w:t xml:space="preserve">2021 Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ccta48906.2021.9658928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488243v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control for autonomous vehicles in high dynamics maneuvers : LPV modeling and static feedback controller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-scheduled $H_\infty$ control of autonomous vehicle in collision avoidance maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Penco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Davins-Valldaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Penco</w:t>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Kvieska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">Linear Parameter Varying Systems - 4th LPVS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ccta48906.2021.9658928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487443v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-scheduled $H_\infty$ control of autonomous vehicle in collision avoidance maneuvers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Kvieska</w:t>
+                <w:t xml:space="preserve">Stabilization of Discrete-Time Piecewise Affine Systems in Implicit Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Parameter Varying Systems - 4th LPVS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.595⟩</w:t>
+              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384268v1</w:t>
+                <w:t xml:space="preserve">hal-03487907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Discrete-Time Piecewise Affine Systems in Implicit Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Manoel Gomes da Silva</w:t>
+                <w:t xml:space="preserve">Stabilization of sampled-data Lure systems with slope-restricted nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Giordani Titton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487907v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Sampled-Data Control for Lurie Systems with Slope-Restricted Nonlinearities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
+                <w:t xml:space="preserve">An LMI-based iterative algorithm for state and output feedback stabilization of discrete-time Lur’e systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariádne L J Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro L D Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo C L F Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Brasileiro de Automática - 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Porto Alegre, Brazil. </w:t>
+              <w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea. pp.2561-2566, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48011/asba.v2i1.1661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151869v1</w:t>
+                <w:t xml:space="preserve">hal-03151882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Quantization in Discrete-Time Control Systems: Stability Analysis of Ternary Controllers</w:t>
               </w:r>
@@ -6048,90 +6061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estabilização quadrática por realimentação de saída de sistemas Lur'e a tempo contínuo via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariádne L J Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C L F Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro L D Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso Brasileiro de Automática - 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Porto Alegre, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6159,950 +6172,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI-based iterative algorithm for state and output feedback stabilization of discrete-time Lur’e systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ricardo C L F Oliveira</w:t>
+                <w:t xml:space="preserve">A geometric stabilization of planar switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chenavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303964⟩</w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151882v1</w:t>
+                <w:t xml:space="preserve">hal-02366928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric stabilization of planar switched systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+                <w:t xml:space="preserve">Stability of Sampled-Data Control for Lurie Systems with Slope-Restricted Nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Giordani Titton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">Congresso Brasileiro de Automática - 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Porto Alegre, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48011/asba.v2i1.1661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366928v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Flight Experiments of a Tube-Based Model Predictive Controller for the AR.Drone 2.0 Quadrotor</w:t>
+                <w:t xml:space="preserve">Regional Stability of Discrete-Time Linear Systems Subject to Asymmetric Input Saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Michel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">Leonardo B Groff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Robot Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.058⟩</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9030005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306602v1</w:t>
+                <w:t xml:space="preserve">hal-02430391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Stability of Discrete-Time Linear Systems Subject to Asymmetric Input Saturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of piecewise affine discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo B Groff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M Gomes Da</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9030005⟩</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9029638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430391v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of piecewise affine discrete-time systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
+                <w:t xml:space="preserve">Design and Flight Experiments of a Tube-Based Model Predictive Controller for the AR.Drone 2.0 Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João M Gomes Da</w:t>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Daejeon, South Korea. pp.112-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9029638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430377v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Sets for Discrete-Time Constrained Linear Systems Using Sliding Mode Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Invariant Set Design for Constrained Discrete-Time Linear Systems with Bounded Matched Disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2929-2934, </w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design ROCOND 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718460v1</w:t>
+                <w:t xml:space="preserve">hal-02009895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Set Design for Constrained Discrete-Time Linear Systems with Bounded Matched Disturbance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
+                <w:t xml:space="preserve">Limit cycles in Liénard systems with saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design ROCOND 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.081⟩</w:t>
+              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Control of Chaotic Systems CHAOS 2018: Eindhoven, The Netherlands, 30 October – 1 November 2018 Edited by Erjen Lefeber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Eindhoven, Netherlands. pp.127-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009895v1</w:t>
+                <w:t xml:space="preserve">hal-01974946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit cycles in Liénard systems with saturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lathuilière</w:t>
+                <w:t xml:space="preserve">Invariant Sets for Discrete-Time Constrained Linear Systems Using Sliding Mode Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Control of Chaotic Systems CHAOS 2018: Eindhoven, The Netherlands, 30 October – 1 November 2018 Edited by Erjen Lefeber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Eindhoven, Netherlands. pp.127-131, </w:t>
+              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2929-2934, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974946v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust invariant sets and active mode detection for discrete-time uncertain descriptor systems</w:t>
               </w:r>
@@ -7309,103 +7309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and parameter tuning of a robust model predictive controller for UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7424,434 +7424,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online policy iterations for optimal control of input-saturated systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Baldi</w:t>
+                <w:t xml:space="preserve">Lyapunov analysis of nonlinear systems with rational vector field and Jacobian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7526568⟩</w:t>
+              <w:t xml:space="preserve">2016 UKACC 11th International Conference on Control (CONTROL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CONTROL.2016.7737642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710299v1</w:t>
+                <w:t xml:space="preserve">hal-01710295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov analysis of nonlinear systems with rational vector field and Jacobian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positivity conditions of Lyapunov functions for systems with slope restricted nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Duncan</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 UKACC 11th International Conference on Control (CONTROL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CONTROL.2016.7737642⟩</w:t>
+              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7524925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710295v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity conditions of Lyapunov functions for systems with slope restricted nonlinearities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online policy iterations for optimal control of input-saturated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Duncan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Papachristodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7524925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7526568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710297v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial approach to nonlinear state feedback stabilization of saturated linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Papachristodoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 53rd Annual Conference on Decision and Control (CDC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.6317-6322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8590,51 +8590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estabilidade Regional de Sistemas Lineares de Tempo Discreto sob Saturação de Controle Assimétrica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,51 +9044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488158v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Montana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mattioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3637172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04248781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04008999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cabral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3486656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Carpintero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3416475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04802738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Diab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1542167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertolin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. L. F. Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dias Peres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2386632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2201648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giordani Titton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6744" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hovd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Broering Groff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110730" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Drummond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3233540" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne Bertolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6181" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03353776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3106878" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Groff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gomes da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne L J Bertolin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C L F Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L D Peres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3086427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Papachristodoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3099457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gahlawat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi&#243;rgio Valm&#243;rbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2927711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadreza Ahmadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennice Gayme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drummond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duncan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2782747" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathuiliere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2841807" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Duncan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2018.2849618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garulli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Papachristodoulou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566879" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.08.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2479135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garulli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2205449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.05.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SPZX36M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2248256" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Turner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.01.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5XS9GW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.03.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9XH2WKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J&#250;nior de Souza Leite" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592007000400005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312455" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Spagolla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICA-ACCA62622.2024.10766765" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baldivieso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle J. Souza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1626" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA54093.2023.10252720" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne L.J. Bertolin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C.L.F. Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.D. Peres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.252" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03798214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684912v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Bertolin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.332" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Toso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683646" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Abooshahab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Penco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Davins-Valldaura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta48906.2021.9658928" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.595" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48011/asba.v2i1.1661" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48011/asba.v2i1.1437" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151882v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303964" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366928v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chenavier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1787" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.058" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430391v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B Groff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Gomes Da" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029638" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550119" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009895v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.081" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.105" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264511" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263924" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009890v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526568" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2016.7737642" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710297v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524925" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040379" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANSS.2005.8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89014-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deutscher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346507v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-11554-8#about" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89014-8_12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03861580v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04363983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488158v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Montana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mattioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3637172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04248781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cabral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3486656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Carpintero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3416475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04008999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04802738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Diab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1542167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertolin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. L. F. Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dias Peres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2386632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2201648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hovd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giordani Titton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Broering Groff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110730" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Drummond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3233540" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03353776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3106878" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne Bertolin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6181" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Groff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gomes da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Papachristodoulou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3099457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne L J Bertolin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C L F Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L D Peres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3086427" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gahlawat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi&#243;rgio Valm&#243;rbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2927711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadreza Ahmadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennice Gayme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathuiliere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2841807" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drummond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duncan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2782747" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Duncan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2018.2849618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Papachristodoulou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566879" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.08.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garulli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2479135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garulli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2205449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2248256" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Turner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.01.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W5XS9GW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.05.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SPZX36M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.03.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9XH2WKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J&#250;nior de Souza Leite" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592007000400005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312455" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Spagolla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICA-ACCA62622.2024.10766765" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baldivieso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle J. Souza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363933v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA54093.2023.10252720" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;dne L.J. Bertolin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C.L.F. Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.D. Peres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.252" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1626" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Toso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Bertolin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.332" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03798214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Abooshahab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Penco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Davins-Valldaura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta48906.2021.9658928" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.595" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683646" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151882v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303964" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48011/asba.v2i1.1437" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366928v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chenavier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1787" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48011/asba.v2i1.1661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430391v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B Groff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Gomes Da" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029638" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.058" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.081" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974946v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.105" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264511" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263924" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009890v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2016.7737642" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524925" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710299v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526568" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040379" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANSS.2005.8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89014-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deutscher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346507v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-11554-8#about" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89014-8_12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03861580v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04363983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>