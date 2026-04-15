--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -1728,235 +1728,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Environmental Knowledge Brokers to Promote Deep Green Agri-environment Measures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy effectiveness in spatial resource wars: A two-region model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (February), pp.103818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996165v1</w:t>
+                <w:t xml:space="preserve">halshs-03038871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy effectiveness in spatial resource wars: A two-region model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Environmental Knowledge Brokers to Promote Deep Green Agri-environment Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Melindi-Ghidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 111 (February), pp.103818. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03038871v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Biodiversity as an Insurance Device</w:t>
               </w:r>
@@ -2547,234 +2547,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite dimensional weak Dirichlet processes and convolution type processes</w:t>
+                <w:t xml:space="preserve">Non-existence of optimal programs for undiscounted growth models in continuous time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Russo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (C), pp.57--61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2016.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330684v1</w:t>
+                <w:t xml:space="preserve">hal-01590006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-existence of optimal programs for undiscounted growth models in continuous time</w:t>
+                <w:t xml:space="preserve">Infinite dimensional weak Dirichlet processes and convolution type processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Freni</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2016.12.022⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (1), pp.325-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01590006v1</w:t>
+                <w:t xml:space="preserve">hal-01330684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HJB equations in infinite dimension and optimal control of stochastic evolution equations via generalized Fukushima decomposition</w:t>
               </w:r>
@@ -3027,222 +3027,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and financial liberalization under capital collateral constraints: The striking case of the stochastic AK model with CARA preferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the infinite-dimensional representation of stochastic controlled systems with delayed control in the diffusion term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick A. Pintus</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Federico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 122 (2), pp.303--307. </w:t>
+              <w:t xml:space="preserve">Mathematical Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3/4), pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2013.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/mel-2014-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463906v1</w:t>
+                <w:t xml:space="preserve">hal-01038088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the infinite-dimensional representation of stochastic controlled systems with delayed control in the diffusion term</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and financial liberalization under capital collateral constraints: The striking case of the stochastic AK model with CARA preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Federico</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Pintus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (3/4), pp.33-43. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122 (2), pp.303--307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/mel-2014-0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2013.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038088v1</w:t>
+                <w:t xml:space="preserve">hal-01463906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The covariation for Banach space valued processes and applications</w:t>
               </w:r>
@@ -3430,213 +3430,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal control of a linear neutral differential equation arising in economics</w:t>
+                <w:t xml:space="preserve">Assessing Parfit’s Repugnant Conclusion within a canonical endogenous growth set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick-Antoine Pintus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serdica Mathematical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Population Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.751--767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00148-011-0384-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00576770v1</w:t>
+                <w:t xml:space="preserve">hal-01498245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Parfit’s Repugnant Conclusion within a canonical endogenous growth set-up</w:t>
+                <w:t xml:space="preserve">On the optimal control of a linear neutral differential equation arising in economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Antoine Pintus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Population Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Serdica Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (3-4), pp.331-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498245v1</w:t>
+                <w:t xml:space="preserve">halshs-00576770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimal control of some parabolic partial differential equations arising in economics</w:t>
               </w:r>
@@ -4436,215 +4436,215 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model on climate change and the design of international climate agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PET Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">FAERE conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04834451v1</w:t>
+                <w:t xml:space="preserve">halshs-04834425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model on climate change and the design of international climate agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAERE conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">PET Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04834425v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model on climate change and the design of international climate agreements</w:t>
               </w:r>
@@ -4669,51 +4669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Gozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Loch-Temzelides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,165 +4883,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility decisions, economic dynamics and epidemic</w:t>
+                <w:t xml:space="preserve">On competition for spatially distributed resources on networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the economics and operational control of COVID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes school of Business, Rennes, Jan 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">The Mathematics of Subjective Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Milano-Bicocca, Sep 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612648v1</w:t>
+                <w:t xml:space="preserve">hal-04612609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On competition for spatially distributed resources on networks</w:t>
+                <w:t xml:space="preserve">Mobility decisions, economic dynamics and epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematics of Subjective Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Milano-Bicocca, Sep 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Advances in the economics and operational control of COVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes school of Business, Rennes, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612609v1</w:t>
+                <w:t xml:space="preserve">hal-04612648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction stratégique pour l’extraction de ressources naturelles distribuées dans l’espace</w:t>
               </w:r>
@@ -7589,51 +7589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building bridges for the adoption of deep green agri-environment measures: The emergence of environmental knowledge brokers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Melindi-Ghidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8782,51 +8782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Antoine Pintus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9116,51 +9116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FF34E39"/>
+    <w:nsid w:val="7D5BA90E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9347,51 +9347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgiofabbri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178296627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308792540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419039749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giorgio.fabbri@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Faggian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Freni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00496-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Federico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiaschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01485-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melindi-Ghidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01020-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dobson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Loch-Temzelides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade6169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2021.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.07.056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548170v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038974v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038968v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.102455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106722" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103818" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01825777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02194227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Pintus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1019-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.10.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.12.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J83X38K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.03.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.12.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mel-2014-0011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2014.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Antoine Pintus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-011-0384-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Giorgio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.09.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Maio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-012-0419-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1N2G0Q1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bambi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gozzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0577-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucekkine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2008.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNJFK9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050638813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Federico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612639v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Swiech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398408v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Feo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02314035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792440v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01664605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399995v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790569v6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lombardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201872v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgiofabbri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178296627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308792540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419039749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giorgio.fabbri@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Faggian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Freni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00496-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Federico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiaschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01485-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melindi-Ghidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01020-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dobson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Loch-Temzelides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade6169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2021.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.07.056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548170v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038974v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038968v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.102455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01825777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02194227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Pintus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1019-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.10.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.12.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J83X38K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.03.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mel-2014-0011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2014.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-011-0384-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Antoine Pintus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Giorgio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.09.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Maio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-012-0419-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1N2G0Q1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bambi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gozzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0577-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucekkine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2008.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNJFK9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050638813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Federico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612609v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612639v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Swiech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398408v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Feo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02314035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792440v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01664605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399995v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790569v6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lombardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201872v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>