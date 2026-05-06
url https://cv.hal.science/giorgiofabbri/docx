--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1191,160 +1191,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From firm to global-level pollution control: the case of transboundary pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+                <w:t xml:space="preserve">Prevention and Mitigation of Epidemics: Biodiversity Conservation and Confinement Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fausto Gozzi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.07.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2021.102484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467909v1</w:t>
+                <w:t xml:space="preserve">halshs-03038974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control theory in infinite dimension for the optimal location of economic activity: The role of social welfare function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1386,217 +1373,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (5), pp.871-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention and Mitigation of Epidemics: Biodiversity Conservation and Confinement Policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
+                <w:t xml:space="preserve">From firm to global-level pollution control: the case of transboundary pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katheline Schubert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93, </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290 (1), pp.331-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2021.102484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03038974v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatility-reducing biodiversity conservation under strategic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1728,291 +1728,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy effectiveness in spatial resource wars: A two-region model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Environmental Knowledge Brokers to Promote Deep Green Agri-environment Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Melindi-Ghidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103818⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03038871v1</w:t>
+                <w:t xml:space="preserve">hal-02996165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Environmental Knowledge Brokers to Promote Deep Green Agri-environment Measures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy effectiveness in spatial resource wars: A two-region model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, </w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (February), pp.103818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996165v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03038871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Biodiversity as an Insurance Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101 (4), pp.1068-1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2469,221 +2469,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International borrowing without commitment and informational lags: Choice under uncertainty</w:t>
+                <w:t xml:space="preserve">Non-existence of optimal programs for undiscounted growth models in continuous time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (C), pp.103-114. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (C), pp.57--61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2016.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505771v1</w:t>
+                <w:t xml:space="preserve">hal-01590006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-existence of optimal programs for undiscounted growth models in continuous time</w:t>
+                <w:t xml:space="preserve">International borrowing without commitment and informational lags: Choice under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (C), pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2016.12.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01590006v1</w:t>
+                <w:t xml:space="preserve">hal-01505771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite dimensional weak Dirichlet processes and convolution type processes</w:t>
               </w:r>
@@ -4952,165 +4952,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility decisions, economic dynamics and epidemic</w:t>
+                <w:t xml:space="preserve">Interaction stratégique pour l’extraction de ressources naturelles distribuées dans l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the economics and operational control of COVID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes school of Business, Rennes, Jan 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">62. congrès annuel Société canadienne de science économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société canadienne de science économique, May 2023, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612648v1</w:t>
+                <w:t xml:space="preserve">hal-04612642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction stratégique pour l’extraction de ressources naturelles distribuées dans l’espace</w:t>
+                <w:t xml:space="preserve">Mobility decisions, economic dynamics and epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. congrès annuel Société canadienne de science économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société canadienne de science économique, May 2023, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Advances in the economics and operational control of COVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes school of Business, Rennes, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612642v1</w:t>
+                <w:t xml:space="preserve">hal-04612648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model on climate change and the design of international climate agreements</w:t>
               </w:r>
@@ -5228,165 +5228,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On competition for spatially distributed resources on networks</w:t>
+                <w:t xml:space="preserve">Dynamic programming for infinite dimensional system: some examples of economic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire au Dipartimento di Economia - Univ. di Genova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dipartimento di Economia - Univ. di Genova, Jun 2023, Genova, Italy</w:t>
+              <w:t xml:space="preserve">Seminaire au GIPSA-lab, Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIPSA-lab, Grenoble, Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612639v1</w:t>
+                <w:t xml:space="preserve">hal-04612635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming for infinite dimensional system: some examples of economic applications</w:t>
+                <w:t xml:space="preserve">On competition for spatially distributed resources on networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire au GIPSA-lab, Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIPSA-lab, Grenoble, Nov 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Seminaire au Dipartimento di Economia - Univ. di Genova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipartimento di Economia - Univ. di Genova, Jun 2023, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612635v1</w:t>
+                <w:t xml:space="preserve">hal-04612639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatial Model of Resource Wars: a Two-region Example</w:t>
               </w:r>
@@ -6377,51 +6377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic insecurity, memory effects and allocations choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6719,77 +6719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatility-reducing biodiversity conservation under strategic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6908,77 +6908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention and mitigation of epidemics:Biodiversity conservation and confinement policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7387,77 +7387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of biodiversity as an insurance device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabbri Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7589,51 +7589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building bridges for the adoption of deep green agri-environment measures: The emergence of environmental knowledge brokers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Melindi-Ghidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7664,77 +7664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Biodiversity as an Insurance Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9116,51 +9116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D5BA90E"/>
+    <w:nsid w:val="528AD301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9347,51 +9347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgiofabbri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178296627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308792540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419039749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giorgio.fabbri@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Faggian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Freni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00496-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Federico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiaschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01485-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melindi-Ghidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01020-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dobson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Loch-Temzelides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade6169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2021.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.07.056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548170v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038974v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038968v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.102455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01825777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02194227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Pintus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1019-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.10.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.12.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J83X38K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.03.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mel-2014-0011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2014.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-011-0384-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Antoine Pintus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Giorgio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.09.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Maio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-012-0419-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1N2G0Q1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bambi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gozzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0577-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucekkine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2008.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNJFK9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050638813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Federico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612609v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612639v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Swiech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398408v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Feo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02314035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792440v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01664605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399995v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790569v6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lombardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201872v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgiofabbri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178296627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308792540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419039749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giorgio.fabbri@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Faggian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Freni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00496-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Federico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiaschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01485-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melindi-Ghidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01020-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dobson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Loch-Temzelides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade6169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2021.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038974v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102484" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548170v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.07.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038968v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.102455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106722" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103818" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01825777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02194227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Pintus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1019-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.12.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J83X38K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.10.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.03.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mel-2014-0011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2014.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-011-0384-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Antoine Pintus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Giorgio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.09.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Maio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-012-0419-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1N2G0Q1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bambi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gozzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0577-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucekkine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2008.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNJFK9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050638813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Federico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612609v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Swiech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398408v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Feo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02314035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792440v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01664605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399995v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790569v6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lombardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201872v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>