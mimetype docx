--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1191,239 +1191,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention and Mitigation of Epidemics: Biodiversity Conservation and Confinement Policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
+                <w:t xml:space="preserve">Control theory in infinite dimension for the optimal location of economic activity: The role of social welfare function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katheline Schubert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), pp.871-888</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03038974v2</w:t>
+                <w:t xml:space="preserve">hal-02548170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control theory in infinite dimension for the optimal location of economic activity: The role of social welfare function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+                <w:t xml:space="preserve">Prevention and Mitigation of Epidemics: Biodiversity Conservation and Confinement Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fausto Gozzi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2021.102484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548170v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03038974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From firm to global-level pollution control: the case of transboundary pollution</w:t>
               </w:r>
@@ -1526,77 +1526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatility-reducing biodiversity conservation under strategic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1728,291 +1728,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Environmental Knowledge Brokers to Promote Deep Green Agri-environment Measures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy effectiveness in spatial resource wars: A two-region model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (February), pp.103818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996165v1</w:t>
+                <w:t xml:space="preserve">halshs-03038871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy effectiveness in spatial resource wars: A two-region model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Environmental Knowledge Brokers to Promote Deep Green Agri-environment Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Melindi-Ghidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 111 (February), pp.103818. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03038871v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Biodiversity as an Insurance Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101 (4), pp.1068-1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2469,221 +2469,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-existence of optimal programs for undiscounted growth models in continuous time</w:t>
+                <w:t xml:space="preserve">International borrowing without commitment and informational lags: Choice under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 152 (C), pp.57--61. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (C), pp.103-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2016.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590006v1</w:t>
+                <w:t xml:space="preserve">hal-01505771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International borrowing without commitment and informational lags: Choice under uncertainty</w:t>
+                <w:t xml:space="preserve">Non-existence of optimal programs for undiscounted growth models in continuous time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (C), pp.57--61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2016.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505771v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite dimensional weak Dirichlet processes and convolution type processes</w:t>
               </w:r>
@@ -3711,234 +3711,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial dynamics and convergence: The spatial AK model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabbri Giorgio</w:t>
+                <w:t xml:space="preserve">Consumer boycott, household heterogeneity, and child labor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2013.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Population Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.1609 - 1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00148-012-0419-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973387v1</w:t>
+                <w:t xml:space="preserve">hal-01615437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer boycott, household heterogeneity, and child labor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+                <w:t xml:space="preserve">Spatial dynamics and convergence: The spatial AK model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabbri Giorgio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Population Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148 (6), pp.2719-2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2013.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00148-012-0419-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01615437v1</w:t>
+                <w:t xml:space="preserve">hal-00973387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal policy and consumption smoothing effects in the time-to-build AK model</w:t>
               </w:r>
@@ -6377,51 +6377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic insecurity, memory effects and allocations choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6719,77 +6719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatility-reducing biodiversity conservation under strategic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6908,77 +6908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention and mitigation of epidemics:Biodiversity conservation and confinement policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7387,77 +7387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of biodiversity as an insurance device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabbri Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7589,51 +7589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building bridges for the adoption of deep green agri-environment measures: The emergence of environmental knowledge brokers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Melindi-Ghidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7664,77 +7664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Biodiversity as an Insurance Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Augeraud-Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheline Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7935,203 +7935,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00790569v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Entrepreneurs, Government Quality and Optimal Industrial Policy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Existence of Optimal Programs in Continuous Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Lombardo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Freni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340051v1</w:t>
+                <w:t xml:space="preserve">halshs-01366236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Existence of Optimal Programs in Continuous Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous Entrepreneurs, Government Quality and Optimal Industrial Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Freni</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01366236v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Borrowing Without Commitment and Informational Lags: Choice under Uncertainty</w:t>
               </w:r>
@@ -9116,51 +9116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="528AD301"/>
+    <w:nsid w:val="DBBF47E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9347,51 +9347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgiofabbri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178296627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308792540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419039749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giorgio.fabbri@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Faggian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Freni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00496-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Federico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiaschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01485-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melindi-Ghidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01020-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dobson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Loch-Temzelides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade6169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2021.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038974v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102484" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548170v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.07.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038968v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.102455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106722" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103818" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01825777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02194227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Pintus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1019-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.12.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J83X38K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.10.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.03.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mel-2014-0011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2014.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-011-0384-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Antoine Pintus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Giorgio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.09.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Maio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-012-0419-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1N2G0Q1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bambi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gozzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0577-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucekkine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2008.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNJFK9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050638813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Federico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612609v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Swiech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398408v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Feo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02314035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792440v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01664605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399995v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790569v6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lombardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201872v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giorgiofabbri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178296627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308792540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419039749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giorgio.fabbri@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Faggian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Freni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00496-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Federico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiaschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01485-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melindi-Ghidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01020-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dobson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Loch-Temzelides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade6169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2021.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548170v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038974v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102484" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.07.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038968v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.102455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01825777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02194227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Pintus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1019-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.10.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01590006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.12.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J83X38K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2015.03.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mel-2014-0011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2014.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-011-0384-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Antoine Pintus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Giorgio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Maio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-012-0419-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1N2G0Q1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.09.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bambi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gozzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0577-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucekkine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2008.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNJFK9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050638813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Federico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612609v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Swiech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398408v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Feo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02314035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792440v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01664605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399995v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790569v6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lombardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201872v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>