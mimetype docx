--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -66,2369 +66,2369 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic hybrid vesicles for colorectal cancer targeting</w:t>
+                <w:t xml:space="preserve">Lipid Nanoparticle-Mediated Delivery of 27-Hydroxycholesterol for Targeting Rhinovirus-Induced Respiratory Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Balboni</w:t>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Ailuno</w:t>
+                <w:t xml:space="preserve">Matteo Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+                <w:t xml:space="preserve">Rachele Francese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppina Catania</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Baldassari</w:t>
+                <w:t xml:space="preserve">Giuseppe Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111, pp.107124. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c01299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155880v1</w:t>
+                <w:t xml:space="preserve">hal-05564852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locust bean gum (LBG) – A potential excipient for inhalation purposes: Excipient characterisation and in vitro and in vivo toxicological evaluation</w:t>
+                <w:t xml:space="preserve">Biomimetic hybrid vesicles for colorectal cancer targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Pontes</w:t>
+                <w:t xml:space="preserve">Alice Balboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Guerreiro</w:t>
+                <w:t xml:space="preserve">Giorgia Ailuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Silva</w:t>
+                <w:t xml:space="preserve">Giuseppina Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+                <w:t xml:space="preserve">Sara Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123729⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.107124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151691v1</w:t>
+                <w:t xml:space="preserve">hal-05155880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory Intraperitoneal Chemotherapy with DACHPt-Loaded Biomaterial Nanoparticles in Colorectal Carcinomatosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Catania</w:t>
+                <w:t xml:space="preserve">Lipidized LL37-loaded PLGA nanocarriers: Bioengineered peptide delivery systems for enhanced wound healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara de Soricellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Zilio</w:t>
+                <w:t xml:space="preserve">Chloé Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Bakrin</w:t>
+                <w:t xml:space="preserve">Lucio Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Guerriero</w:t>
+                <w:t xml:space="preserve">Maria Chiara Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Sidi-Boumediene</w:t>
+                <w:t xml:space="preserve">Chiara Amante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222, pp.108035. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 677, pp.125668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2025.108035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371635v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle delivery of AMPK activator 991 prevents its toxicity and improves muscle homeostasis in Duchenne muscular dystrophy</w:t>
+                <w:t xml:space="preserve">Locust bean gum (LBG) – A potential excipient for inhalation purposes: Excipient characterisation and in vitro and in vivo toxicological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Andreana</w:t>
+                <w:t xml:space="preserve">Jorge Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananga Ghosh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+                <w:t xml:space="preserve">Filipa Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Kneppers</w:t>
+                <w:t xml:space="preserve">Joana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Ben Larbi</w:t>
+                <w:t xml:space="preserve">Maria Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101564⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 363, pp.123729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369342v1</w:t>
+                <w:t xml:space="preserve">hal-05151691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidized LL37-loaded PLGA nanocarriers: Bioengineered peptide delivery systems for enhanced wound healing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara de Soricellis</w:t>
+                <w:t xml:space="preserve">Immunomodulatory Intraperitoneal Chemotherapy with DACHPt-Loaded Biomaterial Nanoparticles in Colorectal Carcinomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Laigle</w:t>
+                <w:t xml:space="preserve">Serena Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Spinelli</w:t>
+                <w:t xml:space="preserve">Naoual Bakrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chiara Monti</w:t>
+                <w:t xml:space="preserve">Giulia Guerriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Amante</w:t>
+                <w:t xml:space="preserve">Jacqueline Sidi-Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 677, pp.125668. </w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.108035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2025.108035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151687v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-loaded nanoparticles induce immunogenic cell death and efficiently target cells from glioblastoma patients</w:t>
+                <w:t xml:space="preserve">Nanoparticle delivery of AMPK activator 991 prevents its toxicity and improves muscle homeostasis in Duchenne muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada Tushe</w:t>
+                <w:t xml:space="preserve">Ilaria Andreana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Marinelli</w:t>
+                <w:t xml:space="preserve">Ananga Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Musca</w:t>
+                <w:t xml:space="preserve">Anita Kneppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annavera Ventura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Zumerle</w:t>
+                <w:t xml:space="preserve">Sabrina Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435889.2025.2497747⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151688v1</w:t>
+                <w:t xml:space="preserve">hal-05369342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnPPIX-Loaded Nanoemulsions Reprogram Immunosuppressive Macrophages in Vitro: A Potential Strategy for Glioblastoma Microenvironment Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tushe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zumerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanäé Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, pp.12199-12215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/IJN.S533321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle delivery of AMPK activator 991 prevents its toxicity and improves muscle homeostasis in Duchenne muscular dystrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Ben Larbi</w:t>
+                <w:t xml:space="preserve">Drug-loaded nanoparticles induce immunogenic cell death and efficiently target cells from glioblastoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tushe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Musca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annavera Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zumerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101564⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.1223-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435889.2025.2497747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05411171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidized LL37-loaded PLGA nanocarriers: Bioengineered peptide delivery systems for enhanced wound healing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Russo</w:t>
+                <w:t xml:space="preserve">Nanoparticle delivery of AMPK activator 991 prevents its toxicity and improves muscle homeostasis in Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Andreana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananga Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Kneppers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125668⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.101564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05402682v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide‐Based Hydrogel for Nanosystems Encapsulation: the Next Generation of Localized Delivery Systems for the Treatment of Intestinal Inflammations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+                <w:t xml:space="preserve">Lipidized LL37-loaded PLGA nanocarriers: Bioengineered peptide delivery systems for enhanced wound healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara de Soricellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Zilio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boschetti</w:t>
+                <w:t xml:space="preserve">Chloé Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Amante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202303280⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 677, pp.125668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526888v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling TNF-α in autoinflammatory disorders and autoimmune diseases: From conventional to cutting edge in biologics and RNA- based nanomedicines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Peptide‐Based Hydrogel for Nanosystems Encapsulation: the Next Generation of Localized Delivery Systems for the Treatment of Intestinal Inflammations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Kryza</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2023.115080⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202303280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210952v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsions Embedded in Alginate Beads as Bioadhesive Nanocomposites for Intestinal Delivery of the Anti-Inflammatory Drug Tofacitinib</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Tackling TNF-α in autoinflammatory disorders and autoimmune diseases: From conventional to cutting edge in biologics and RNA- based nanomedicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lainé</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Dusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00260⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.115080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2023.115080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115036v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier–Tumor Cell Membrane Interactions for Optimized Delivery of a Promising Drug, 4(RS)-4-F4t-Neuroprostane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Abawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (12), pp.2739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite systems for precise oral delivery of drugs and biologics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Nanoemulsions Embedded in Alginate Beads as Bioadhesive Nanocomposites for Intestinal Delivery of the Anti-Inflammatory Drug Tofacitinib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Taurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Guerriero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanäé Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13346-021-00905-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03135470v1</w:t>
+                <w:t xml:space="preserve">hal-04115036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite systems for precise oral delivery of drugs and biologics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t>
+              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13346-021-00905-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151769v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+                <w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Andreana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyad Almouazen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Leroux</w:t>
+                <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03175653v1</w:t>
+                <w:t xml:space="preserve">hal-03151769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coencapsulation of disulfiram and doxorubicin in liposomes strongly reverses multidrug resistance in breast cancer cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Bincoletto</w:t>
+                <w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gazzano</w:t>
+                <w:t xml:space="preserve">Eyad Almouazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Rolando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+                <w:t xml:space="preserve">Marine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 580, pp.119191. </w:t>
+              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.675-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498380v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Fluidity as a New Means to Selectively Target Cancer Cells with Fusogenic Lipid Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyre Brizuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,2005 +2499,2151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired hyaluronic acid and polyarginine nanoparticles for DACHPt delivery</w:t>
+                <w:t xml:space="preserve">Coencapsulation of disulfiram and doxorubicin in liposomes strongly reverses multidrug resistance in breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Matha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Francesca Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Bincoletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.02.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580, pp.119191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496238v1</w:t>
+                <w:t xml:space="preserve">hal-02498380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate cancer-derived exosomes promote osteoblast differentiation and activity through phospholipase D2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting of immunosuppressive myeloid cells from glioblastoma patients by modulation of size and surface charge of lipid nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Magne</w:t>
+                <w:t xml:space="preserve">Laura Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Buchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leyre Brizuela</w:t>
+                <w:t xml:space="preserve">Sara Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Masetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vettore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Schibuola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165919⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (31), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-020-00589-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925416v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Bioinspired hyaluronic acid and polyarginine nanoparticles for DACHPt delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Matha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Bordes</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Taurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841383v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting of immunosuppressive myeloid cells from glioblastoma patients by modulation of size and surface charge of lipid nanocapsules</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prostate cancer-derived exosomes promote osteoblast differentiation and activity through phospholipase D2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Vettore</w:t>
+                <w:t xml:space="preserve">Mathieu Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Schibuola</w:t>
+                <w:t xml:space="preserve">David Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Brizuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-020-00589-3⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1866 (12), pp.165919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482506v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between intraperitoneal aerosolization (PIPAC) and cancer nanomedicine: cisplatin-loaded polyarginine-hyaluronic acid nanocarriers efficiently eradicate peritoneal metastasis of advanced human ovarian cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Descamps</w:t>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vanhove</w:t>
+                <w:t xml:space="preserve">Nam Troung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c05554⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 593, pp.124614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862066v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune suppressive microenvironment of human gliomas depends on the accumulation of bone marrow-derived macrophages in the center of the lesion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Magri</w:t>
+                <w:t xml:space="preserve">Synergy between intraperitoneal aerosolization (PIPAC) and cancer nanomedicine: cisplatin-loaded polyarginine-hyaluronic acid nanocarriers efficiently eradicate peritoneal metastasis of advanced human ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molood Shariati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Matha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40425-019-0536-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c05554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055603v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug delivery to tumours using a novel 5-FU derivative encapsulated into lipid nanocapsules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Marigo</w:t>
+                <w:t xml:space="preserve">The immune suppressive microenvironment of human gliomas depends on the accumulation of bone marrow-derived macrophages in the center of the lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Masetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vettore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Solito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40425-019-0536-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1061186X.2018.1547733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02996676v1</w:t>
+                <w:t xml:space="preserve">hal-02055603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcian blue staining to track the intracellular fate of hyaluronic-acid-based nanoparticles at transmission electron microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Malatesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejh.2019.3086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationally designed hyaluronic acid-based nano-complexes for pentamidine delivery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Tarnowska</w:t>
+                <w:t xml:space="preserve">Drug delivery to tumours using a novel 5-FU derivative encapsulated into lipid nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Matha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Stella</w:t>
+                <w:t xml:space="preserve">Martina Bocchiardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118526⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (5-6), pp.634-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1061186X.2018.1547733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841561v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro anti-cancer activity and pharmacokinetic evaluation of curcumin-loaded lipid nanocapsules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ullio-Gamboa</w:t>
+                <w:t xml:space="preserve">Rationally designed hyaluronic acid-based nano-complexes for pentamidine delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmundo Fuentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Matha</w:t>
+                <w:t xml:space="preserve">Letizia Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Lautram</w:t>
+                <w:t xml:space="preserve">Małgorzata Tarnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 568, pp.118526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055602v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Properties and Stability of Soft Gelled Chitosan-Based Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Brunel</w:t>
+                <w:t xml:space="preserve">In vitro anti-cancer activity and pharmacokinetic evaluation of curcumin-loaded lipid nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E.E. Gueddari</w:t>
+                <w:t xml:space="preserve">Gabriela Ullio-Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coggiola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+                <w:t xml:space="preserve">Edmundo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Matha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.859-867</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068726v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dose gemcitabine-loaded lipid nanocapsules target monocytic myeloid-derived suppressor cells and potentiate cancer immunotherapy</w:t>
+                <w:t xml:space="preserve">Physical Properties and Stability of Soft Gelled Chitosan-Based Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sasso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">F.M. Goycoolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.E. Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coggiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2016.04.010⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.201600298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392469v1</w:t>
+                <w:t xml:space="preserve">hal-02068726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multifunctional lipid nanocapsules for the co-delivery of paclitaxel and CpG-ODN in the treatment of glioblastoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Low dose gemcitabine-loaded lipid nanocapsules target monocytic myeloid-derived suppressor cells and potentiate cancer immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Franconi</w:t>
+                <w:t xml:space="preserve">Marion Pitorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Solito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 495, pp.972-980. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.47-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2016.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392247v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyglutamic acid–PEG nanocapsules as long circulating carriers for the delivery of docetaxel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Development of multifunctional lipid nanocapsules for the co-delivery of paclitaxel and CpG-ODN in the treatment of glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Montier</w:t>
+                <w:t xml:space="preserve">Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Passirani-Malleret</w:t>
+                <w:t xml:space="preserve">Gabriela Veroniva Ullio Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2014.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 495, pp.972-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179499v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polyglutamic acid–PEG nanocapsules as long circulating carriers for the delivery of docetaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rivera-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Passirani-Malleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2014.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In vivo evaluation of poly-l-asparagine nanocapsules as carriers for anti-cancer drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rivera-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Passirani-Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 458 (1), pp.83-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4507,654 +4653,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a biocompatible nanocomposite as oral drug delivery system for the treatment of inflammatory bowel diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Guerriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanäé Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Strasbourg (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoclonal antibodies decorated nanoparticles for the treatment of triple negative breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Breusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐guy Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Marcela Hernandez Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified antimetabolites-loaded lipid nanocapsules to enhance antitumor immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Bocchiardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Matha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pitorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bastiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Meeting &amp; Exposition of the Controlled Release Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Boston, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CpG-Paclitaxel-loaded LNC for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Ullia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Couez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on Translational Nanomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin-loaded lipid nanocapsules: development, optimization and anticancer activity in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Veroniva Ullio Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmundo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Passirani-Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on Translational Nanomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5164,117 +5310,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug delivery system for platinum-based drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brachet-Botineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/053445 A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5284,151 +5430,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnological approaches to enhance anticancer chemo-immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Bronte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Drug Delivery and Biomaterials: facts and vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Padova, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5575,51 +5721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balboni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ailuno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Catania" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Zilio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guerriero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumediene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2025.108035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananga Ghosh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kneppers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Larbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101564" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Soricellis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laigle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Spinelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Monti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125668" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Tushe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Musca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annavera Ventura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435889.2025.2497747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#228;&#233; Gu&#233;rin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S533321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202303280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dusi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2023.115080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Taurino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lain&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Granjon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122739" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-00905-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13020278" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rolle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bincoletto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rolando" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bompard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Borel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165919" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02482506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Magri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vettore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Schibuola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00589-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molood Shariati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Descamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanhove" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05554" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Solito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0536-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Malatesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2019.3086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nicoletti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tarnowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118526" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ullio-Gamboa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Fuentes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Goycoolea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.E. Gueddari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coggiola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sasso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pitorre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.04.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Veroniva Ullio Gamboa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rivera-Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani-Malleret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.02.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03178899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.09.038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841267v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magagnato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Breusa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Delcros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Hernandez Palomino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Ullia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03142927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bronte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Costantino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Francese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Poli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balboni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ailuno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Catania" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Soricellis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Spinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Monti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Zilio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guerriero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumediene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2025.108035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananga Ghosh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kneppers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Larbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Tushe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#228;&#233; Gu&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S533321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Musca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annavera Ventura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435889.2025.2497747" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202303280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dusi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2023.115080" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Granjon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122739" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Taurino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lain&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-00905-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13020278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bompard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bincoletto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rolando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119191" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02482506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Magri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masetto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vettore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Schibuola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00589-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.02.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Borel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molood Shariati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Descamps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanhove" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05554" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Solito" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0536-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Malatesta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2019.3086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nicoletti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tarnowska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118526" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ullio-Gamboa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Fuentes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Goycoolea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.E. Gueddari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coggiola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sasso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pitorre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.04.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBLNLVN2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Veroniva Ullio Gamboa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.062" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rivera-Rodriguez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani-Malleret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.02.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03178899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.09.038" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magagnato" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Breusa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Delcros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Hernandez Palomino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Ullia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03142927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bronte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>