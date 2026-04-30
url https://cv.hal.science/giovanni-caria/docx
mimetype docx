--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -451,559 +451,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epoxiconazole and tebuconazole fungicides impair granulosa cells functions partly through the aryl hydrocarbon receptor (AHR) signalling with contrasted effects in obese, normo-weight and polycystic ovarian syndrome (PCOS) patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide Residues in French Soils: Occurrence, Risks, and Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïse Serra</w:t>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bongrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxrep.2023.12.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (20), pp.7818-7827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c09591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414506v1</w:t>
+                <w:t xml:space="preserve">hal-04104434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new, simple, efficient and robust multi-residue method based on pressurised-liquid extraction of agricultural soils to analyze pesticides by liquid chromatography coupled with a high resolution quadrupole time-of-flight mass spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The epoxiconazole and tebuconazole fungicides impair granulosa cells functions partly through the aryl hydrocarbon receptor (AHR) signalling with contrasted effects in obese, normo-weight and polycystic ovarian syndrome (PCOS) patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bongrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1889531⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.65 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxrep.2023.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206056v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro exposure to triazoles used as fungicides impairs human granulosa cells steroidogenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new, simple, efficient and robust multi-residue method based on pressurised-liquid extraction of agricultural soils to analyze pesticides by liquid chromatography coupled with a high resolution quadrupole time-of-flight mass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Net</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (9), pp.2126-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1889531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314240v1</w:t>
+                <w:t xml:space="preserve">hal-03206056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide Residues in French Soils: Occurrence, Risks, and Persistence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">In vitro exposure to triazoles used as fungicides impairs human granulosa cells steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (20), pp.7818-7827. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.104295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c09591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104434v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of an NDL-PCBs Sequestration Strategy in Soil Using Contrasted Carbonaceous Materials through In Vitro and Cucurbita pepo Assays</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,77 +2547,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First glance of french soil contamination by pesticide residues and the need for broad-scale monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2672,77 +2672,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Phytosol Résidus de pesticides dans les sols français : présence, risques et persistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,77 +3433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First glance of French soil contamination by pesticide residues and the interest for broad-scale monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3580,51 +3580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,51 +5345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,51 +5969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="875FF71E"/>
+    <w:nsid w:val="3E6B9737"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6200,51 +6200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giovanni-caria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-5480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269640762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2023.2277881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4229-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1889531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09591" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Wanny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moomen Baroudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083921" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Tlili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Sghaier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00470-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB8ZBH2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Grinand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Kouakoua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01429.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CBCD5K6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2SWFRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.08.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M78KHD76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Net Sopheak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net-David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siampiringue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verg&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clergeot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04129461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILR060" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se de Caldas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lafolie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841788v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terc&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ciesielski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giovanni-caria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-5480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269640762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2023.2277881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4229-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09591" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1889531" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Wanny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moomen Baroudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083921" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Tlili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Sghaier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00470-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB8ZBH2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Grinand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Kouakoua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01429.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CBCD5K6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2SWFRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.08.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M78KHD76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Net Sopheak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net-David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siampiringue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verg&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clergeot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04129461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILR060" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se de Caldas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lafolie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841788v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terc&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ciesielski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>