--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -153,2364 +153,3764 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges of monitoring contaminants in soils: insights from the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la contamination organique de sols agricoles français par criblage suspect et non ciblé en masse à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51e congrès du Groupe Français de recherches sur les Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First glance of French soil contamination by pesticide residues and the interest for broad-scale monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pierdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new, simple, efficient and robust multi-residue method based on pressurized-liquid extraction of agricultural soils to analyze pesticides by liquid chromatography coupled with a high-resolution quadrupole time-of-flight mass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Net Sopheak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Webinar on Mass Spectrometry &amp; Analytical Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Webinar, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de méthodes de screening ciblé et non ciblé de composés traces organiques dans les sols à l’aide de la chromatographie liquide à haute performance couplée à un spectromètre de masse à haute résolution et à temps de vol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Net Sopheak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séquestration des polluants halogénés par des biochars et charbons actifs afin de limiter leur transfert à l’écosystème, la flore et l’animal : le projet PIEGEACHLOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Nov 2019, Montrouge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of 26 pharmaceutical residues in wastewater and river waters using on_line SPE-LC-MS:MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Net-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ghorbel-Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Arab Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse spatiale de la teneur en PCB-187 des sols du RMQS en utilisant les données inférieures au seuil de quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Villanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des matières organiques particulaires de composts d'origine urbaine et de sols amendés par ces produits dans la rétention de contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of soil, air and water impacts of urban compost use in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on the FAO ESCORENA Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture, RAMIRAN 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Gargnano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic micropollutants in composts: Content and behaviour in relation with their organic matter humification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid chromatography - high-resolution quadrupole time-of-flight mass spectrometry analysis of pesticides in French agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 105 (4), pp.921-938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03067319.2023.2277881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: A validated correction method to quantify organic and inorganic carbon in soils using Rock-Eval® thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arbelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (18), pp.4229 - 4237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-21-4229-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide Residues in French Soils: Occurrence, Risks, and Persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57 (20), pp.7818-7827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.2c09591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epoxiconazole and tebuconazole fungicides impair granulosa cells functions partly through the aryl hydrocarbon receptor (AHR) signalling with contrasted effects in obese, normo-weight and polycystic ovarian syndrome (PCOS) patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bongrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.65 - 81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxrep.2023.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new, simple, efficient and robust multi-residue method based on pressurised-liquid extraction of agricultural soils to analyze pesticides by liquid chromatography coupled with a high resolution quadrupole time-of-flight mass spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103 (9), pp.2126-2141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03067319.2021.1889531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro exposure to triazoles used as fungicides impairs human granulosa cells steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104, pp.104295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of an NDL-PCBs Sequestration Strategy in Soil Using Contrasted Carbonaceous Materials through In Vitro and Cucurbita pepo Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine El Wanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Laflotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moomen Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (8), pp.3921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app12083921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of 28 Human and Veterinary Antibiotics Residues in Waters, North-Eastern Tunisia by Liquid Chromatography-Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Ben Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Ghorbel-Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (6), pp.2163-2172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42250-022-00470-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.161-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/soil-7-161-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amendment of soil by biochars and activated carbons to reduce chlordecone bioavailability in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 210, pp.486-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.05.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous detection of antibiotics and other drug residues in the dissolved and particulate phases of water by an off-line SPE combined with on-line SPE-LC-MS/MS: Method development and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ghorbel-Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 563, pp.424-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of soil organic and inorganic carbon contents at a national scale (France) using mid-infrared reflectance spectroscopy (MIRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Grinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard G. Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Kouakoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (2), pp.141-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01429.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with below quantification limit data in geostatistical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Orton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Villanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which persistent organic pollutants can we map in soil using a large spacing systematic soil monitoring design? A case study in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Villanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben P. Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (19), pp.3719-3731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of lindane in topsoil of Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Villanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (9), pp.1249-1255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.08.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of organic pollutants after sewage sludge spreading on agricultural soils: a 30-years field-scale recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laforie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Practice and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wpt.2007.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 25-year record of polycyclic aromatic hydrocarbons in soils amended with sewage sludges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (3), pp.140-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10311-005-0010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2520,2144 +3920,878 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First glance of french soil contamination by pesticide residues and the need for broad-scale monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Florence (IT), Italy. , 2024, Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Phytosol Résidus de pesticides dans les sols français : présence, risques et persistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mondiale des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new, simple, efficient and robust multi-residue method based on pressurized-liquid extraction of agricultural soils to analyze pesticides by liquid chromatography coupled with a high-resolution quadrupole time-of-flight mass spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net Sopheak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et devenir de molécules xénobiotiques : produits pharmaceutiques et pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Net-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siampiringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Journée CLIMIBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéités spatiales générées par l'enfouissement de produits résiduaires organiques à l'échelle du profil cultural: impacts sur la dynamique des micropolluants organiques et minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernomd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque : ECCO Ecosphère continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.471, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and fate of xenobiotic in sewage sludge and in sludge-amended soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laforie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600155v1</w:t>
-              </w:r>
-[...1264 lines deleted...]
-                <w:t xml:space="preserve">hal-02767859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une stratégie de caractérisation de l'état de contamination organique des sols par criblage en masse ciblé et non ciblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université de Lille, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022ULILR060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04129461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4667,635 +4801,635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIEGEAge des Composés Halogénés Lipophiles Organiques Rémanents (PIEGEACHLOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse de Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Demont-Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENSAIA. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants 0rganiques Persistants (POPs) sur un sous échantillon du RMQS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Villanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2009, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants Organiques Persistants (POPs) sur un sous-échantillon du RMQS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Villanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and impact of specific organic contaminants after sewage sludge spreading on agricultural soils: from lab-scale to field-scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] EU 5th Framework Program. 2006, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicologie des boues de la station d'épuration d'Achères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Balabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME--9575027, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5305,151 +5439,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Froger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5459,278 +5593,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état des sols de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5740,168 +5874,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic value and environmental impacts of urban composts used in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology of composting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5969,51 +6103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E6B9737"/>
+    <w:nsid w:val="ACD31ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6200,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giovanni-caria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-5480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269640762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2023.2277881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4229-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09591" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1889531" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Wanny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moomen Baroudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083921" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Tlili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Sghaier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00470-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB8ZBH2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Grinand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Kouakoua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01429.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CBCD5K6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2SWFRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.08.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M78KHD76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Net Sopheak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net-David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siampiringue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verg&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clergeot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04129461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILR060" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se de Caldas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lafolie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841788v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terc&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ciesielski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giovanni-caria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-5480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269640762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620675v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18829" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Net Sopheak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tlili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net-David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clergeot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2023.2277881" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4229-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1889531" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Wanny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moomen Baroudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083921" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Tlili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ben Sghaier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00470-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB8ZBH2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647624v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Grinand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Kouakoua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01429.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CBCD5K6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.048" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2SWFRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.08.060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M78KHD76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siampiringue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04129461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILR060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se de Caldas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192053v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lafolie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terc&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ciesielski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>