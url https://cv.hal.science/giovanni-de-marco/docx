--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -354,248 +354,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Cerebellum in the Construction of Functional and Geometrical Spaces</w:t>
+                <w:t xml:space="preserve">Detection of atypical attentional behaviors in young subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eya Torkhani Langlois</w:t>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bennequin</w:t>
+                <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Ezzedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12311-024-01693-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.110141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2024.110141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553991v1</w:t>
+                <w:t xml:space="preserve">hal-04553990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of atypical attentional behaviors in young subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the Cerebellum in the Construction of Functional and Geometrical Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
+                <w:t xml:space="preserve">Eya Torkhani Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhir Ezzedini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Daniel Bennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.110141. </w:t>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2024.110141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12311-024-01693-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553990v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Exteroception during Object Handling with an Upper Limb Exoskeleton</w:t>
               </w:r>
@@ -633,51 +633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Famié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (11), pp.5158. </w:t>
@@ -685,120 +685,120 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23115158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109437v1</w:t>
+                <w:t xml:space="preserve">hal-04262204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Mental Training of Attentional Control on Autonomic Arousal Within the Framework of the Temporal Preparation of a Force Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Ezzedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Ben Jebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -826,295 +826,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Exteroception during Object Handling with an Upper Limb Exoskeleton</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dysfunction of basal ganglia functional connectivity associated with subjective and cognitive fatigue in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Davies Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23115158⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1194859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262204v1</w:t>
+                <w:t xml:space="preserve">hal-04357992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of basal ganglia functional connectivity associated with subjective and cognitive fatigue in multiple sclerosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Human Exteroception during Object Handling with an Upper Limb Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Famié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Davies Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (11), pp.5158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23115158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1194859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04357992v1</w:t>
+                <w:t xml:space="preserve">hal-04109437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor imagery in amyotrophic lateral Sclerosis: An fMRI study of postural control</w:t>
               </w:r>
@@ -1228,6749 +1228,6615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical discrimination index of postural instability in amyotrophic lateral sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial for “Static and Dynamic Characteristics of Functional Network Connectivity in Neurologically Asymptomatic Patients Undergoing Maintenance Hemodialysis”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-06471-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (2), pp.432-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.28319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872559v1</w:t>
+                <w:t xml:space="preserve">hal-04418540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar Transcranial Direct Current Stimulation Reconfigures Brain Networks Involved in Motor Execution and Mental Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian C.A.A. Bodranghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ubaldo Manto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Habas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cerebellum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (4), pp.665-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12311-021-01322-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for “Static and Dynamic Characteristics of Functional Network Connectivity in Neurologically Asymptomatic Patients Undergoing Maintenance Hemodialysis”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical discrimination index of postural instability in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (2), pp.432-433. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.28319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-06471-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418540v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and rare variant association analyses in amyotrophic lateral sclerosis identify 15 risk loci with distinct genetic architectures and neuron-specific biology</w:t>
+                <w:t xml:space="preserve">Cerebellar transcranial direct current stimulation reconfigurates static and dynamic functional connectivity of the resting-state networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter van Rheenen</w:t>
+                <w:t xml:space="preserve">F. Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick van der Spek</w:t>
+                <w:t xml:space="preserve">F. Bodranghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bakker</w:t>
+                <w:t xml:space="preserve">M. Manto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke van Vugt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Habas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00973-1⟩</w:t>
+              <w:t xml:space="preserve">Cerebellum &amp; Ataxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40673-021-00132-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939733v1</w:t>
+                <w:t xml:space="preserve">hal-04514137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar transcranial direct current stimulation reconfigurates static and dynamic functional connectivity of the resting-state networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Mental Effort on Premotor Muscle Activity and Maximal Grip Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+                <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bodranghien</w:t>
+                <w:t xml:space="preserve">Chama Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Ben Jebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarak Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebellum &amp; Ataxias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40673-021-00132-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (2), pp.234-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222895.2020.1770179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514137v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Mental Effort on Premotor Muscle Activity and Maximal Grip Force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Health of People With Multiple Sclerosis From a Multicenter Randomized Controlled Study in Parallel Groups: Preliminary Results on the Efficacy of a Mindfulness Intervention and Intention Implementation Associated With a Physical Activity Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Saidane</w:t>
+                <w:t xml:space="preserve">Emilie Dematte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Parry</w:t>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chama Belkhiria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofia Ben Jebara</w:t>
+                <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarak Driss</w:t>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (2), pp.234-242. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00222895.2020.1770179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.767784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262244v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Health of People With Multiple Sclerosis From a Multicenter Randomized Controlled Study in Parallel Groups: Preliminary Results on the Efficacy of a Mindfulness Intervention and Intention Implementation Associated With a Physical Activity Program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+                <w:t xml:space="preserve">Neural Correlates of Motor Imagery of Gait in Amyotrophic Lateral Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.767784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.27335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872589v1</w:t>
+                <w:t xml:space="preserve">hal-03828216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Correlates of Motor Imagery of Gait in Amyotrophic Lateral Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
+                <w:t xml:space="preserve">Partial sleep deprivation affects endurance performance and psychophysiological responses during 12-minute self-paced running exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khcharem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.27335⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.113165 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828216v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial sleep deprivation affects endurance performance and psychophysiological responses during 12-minute self-paced running exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Deployment of Attention by Mental Training: an fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chama Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajdi Souissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Hammouda</w:t>
+                <w:t xml:space="preserve">Chistelle Langley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ayachi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amir Khcharem</w:t>
+                <w:t xml:space="preserve">Alain Le Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113165⟩</w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.669-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13415-020-00795-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491510v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Deployment of Attention by Mental Training: an fMRI Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive functional reorganization in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhir Daly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Blanche</w:t>
+                <w:t xml:space="preserve">Eya Mseddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13415-020-00795-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.121 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.14042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418534v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive functional reorganization in amyotrophic lateral sclerosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Collaboration of Cerebello-Rubral and Cerebello-Striatal Loops in a Motor Preparation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chama Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Mssedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.14042⟩</w:t>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12311-018-0980-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872574v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration of Cerebello-Rubral and Cerebello-Striatal Loops in a Motor Preparation Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chama Belkhiria</w:t>
+                <w:t xml:space="preserve">The conduit system exports locally secreted IgM from lymph nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem R. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Kuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mondor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eya Mssedi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Brouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12311-018-0980-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (12), pp.2972-2983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20180344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310776v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mechanisms associated with treatment decision making: An fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jared Bruce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Blanche</w:t>
+                <w:t xml:space="preserve">Amanda Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Bruce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David P Jarmolowicz</w:t>
+                <w:t xml:space="preserve">David Jarmolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 349, pp.54-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310462v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapyramidal deficits in ALS: a combined biomechanical and neuroimaging study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration of Cerebello-Rubral and Cerebello-Striatal Loops in a Motor Preparation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310418v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of verbal encouragement on force and electromyographic activations during exercise.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Collaboration of Cerebello-Rubral and Cerebello-Striatal Loops in a Motor Preparation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chama Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Mssedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarak Driss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.17.07282-6⟩</w:t>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12311-018-0980-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310485v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration of Cerebello-Rubral and Cerebello-Striatal Loops in a Motor Preparation Task</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neural mechanisms associated with treatment decision making: An fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Jarmolowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12311-018-0980-z⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 349, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418541v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conduit system exports locally secreted IgM from lymph nodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of verbal encouragement on force and electromyographic activations during exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chama Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Driss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20180344⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (5), pp.750-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.17.07282-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089004v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural mechanisms associated with treatment decision making: An fMRI study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrapyramidal deficits in ALS: a combined biomechanical and neuroimaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Mseddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abidi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Jarmolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.04.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265 (9), pp.2125-2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-018-8964-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418546v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration of Cerebello-Rubral and Cerebello-Striatal Loops in a Motor Preparation Task</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Click Test: A Novel Tool to Quantify the Age-Related Decline of Fast Motor Sequencing of the Thumb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bodranghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroi Manto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Busegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Aging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874609810666170511100318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872538v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Click Test: A Novel Tool to Quantify the Age-Related Decline of Fast Motor Sequencing of the Thumb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration and Identification of Cortico-Cerebellar-Brainstem Closed Loop during a Motivational-Motor Task : An fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chama Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bodranghien</w:t>
+                <w:t xml:space="preserve">Driss Tarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mahé</w:t>
+                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Baude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Busegnies</w:t>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Aging Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874609810666170511100318⟩</w:t>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12311-016-0801-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310540v1</w:t>
+                <w:t xml:space="preserve">hal-01467687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration and Identification of Cortico-Cerebellar-Brainstem Closed Loop during a Motivational-Motor Task : An fMRI Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">fMRI Randomized Study of Mental and Motor Task Performance and Cortisol Levels to Potentiate Cortisol as a New Diagnostic Biomarker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon B. N. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chama Belkhiria</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467687v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI Randomized Study of Mental and Motor Task Performance and Cortisol Levels to Potentiate Cortisol as a New Diagnostic Biomarker</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Fiber Tracking Findings in Cingulum Fibers of Patients with Temporal Lobe Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Liacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Idy-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bouilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2), pp.92</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467684v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Age on the Dynamics of fMRI Activations during a Semantic Fluency Task</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diffusion Tensor Imaging Tractography Parameters of Limbic System Bundles in Temporal Lobe Epilepsy Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Liacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Idy-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bouilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2011.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (3), pp.561-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.23678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467326v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Fiber Tracking Findings in Cingulum Fibers of Patients with Temporal Lobe Epilepsy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cerebral Peritumoral Oedema Study: Does a Single Dynamic MR Sequence Assessing Perfusion and Permeability Can Help to Differentiate Glioblastoma from Metastasis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Stoquart-Elsankari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (3), pp.522-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2011.01.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467317v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Tensor Imaging Tractography Parameters of Limbic System Bundles in Temporal Lobe Epilepsy Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Modeling of Metabolism and Hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Idy-Peretti</w:t>
+                <w:t xml:space="preserve">R. Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ducreux</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bouilleret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.23678⟩</w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1-2), pp.99 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-012-9157-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467723v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Peritumoral Oedema Study: Does a Single Dynamic MR Sequence Assessing Perfusion and Permeability Can Help to Differentiate Glioblastoma from Metastasis?</w:t>
+                <w:t xml:space="preserve">Influence of Age on the Dynamics of fMRI Activations during a Semantic Fluency Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lehmann</w:t>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saliou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caroline Hommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Domengie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souraya Stoquart-Elsankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 81 (3), pp.522-527. </w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (3), pp.158-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2011.01.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467324v1</w:t>
+                <w:t xml:space="preserve">hal-01467326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of Metabolism and Hemodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the Outcome of Grade II Glioma Treated with Temozolomide Using Proton Magnetic Resonance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Costalat</w:t>
+                <w:t xml:space="preserve">K. Hoang-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Vallée</w:t>
+                <w:t xml:space="preserve">J. Chiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-012-9157-1⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (12), pp.1854-1861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2011.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406297v1</w:t>
+                <w:t xml:space="preserve">hal-01469461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Outcome of Grade II Glioma Treated with Temozolomide Using Proton Magnetic Resonance Spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of energy metabolism and hemodynamics of WHO grade II gliomas using in vivo MR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (1), pp.31 - 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469461v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of energy metabolism and hemodynamics of WHO grade II gliomas using in vivo MR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion Tensor Changes in Epileptogenic Hippocampus of TLE Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Liacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capelle</w:t>
+                <w:t xml:space="preserve">Denis Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bouilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (3), pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2010.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406299v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Perfusion Measurement in Brain Tumours at 3 Tesla MR : Arterial Spin Labeling versus Dynamic Susceptibility Contrast-Enhanced MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Imagerie cérébrale : vers une connaissance plus approfondie du système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Vens-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Le Pellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Driss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 204 (4), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2010027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000311520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01469470v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00573048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alertness in Young Healthy Subjects: An fMRI Study of Brain Region Interactivity Enhanced by a Warning Signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Circuits within Networks by fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Périn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+                <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2009.09.010⟩</w:t>
+              <w:t xml:space="preserve">Wireless Sensor Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 02 (03), pp.208 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/wsn.2010.23028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469474v1</w:t>
+                <w:t xml:space="preserve">hal-03882678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie cérébrale : vers une connaissance plus approfondie du système nerveux central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling of Circuits within Networks by fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tarak Driss</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Le Pellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2010027⟩</w:t>
+              <w:t xml:space="preserve">Wireless Sensor Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 02 (03), pp.208-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/wsn.2010.23028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00573048v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Tensor Changes in Epileptogenic Hippocampus of TLE Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Perfusion Measurement in Brain Tumours at 3 Tesla MR : Arterial Spin Labeling versus Dynamic Susceptibility Contrast-Enhanced MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Masnou</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2010.01.003⟩</w:t>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (1), pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000311520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01469471v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Circuits within Networks by fMRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Alertness in Young Healthy Subjects: An fMRI Study of Brain Region Interactivity Enhanced by a Warning Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Périn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Sensor Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/wsn.2010.23028⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (2), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2009.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882678v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Circuits within Networks by fMRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principle of structural equation modeling for exploring functional interactivity within a putative network of interconnected brain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Sensor Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 02 (03), pp.208-217. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/wsn.2010.23028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2008.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469469v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain functional modeling, what do we measure with fMRI data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (1), pp.12 - 19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neures.2009.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle of structural equation modeling for exploring functional interactivity within a putative network of interconnected brain areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effective connectivity and brain modeling by FMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Studies in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (3), pp.139-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882671v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective connectivity and brain modeling by FMRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Principle of Structural Equation Modeling for Exploring Functional Interactivity within a Putative Network of Interconnected Brain Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien De Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Studies in Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2008.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469476v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle of Structural Equation Modeling for Exploring Functional Interactivity within a Putative Network of Interconnected Brain Areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien De Marco</w:t>
+                <w:t xml:space="preserve">Dysfunction of the attentional brain network in children with Developmental Coordination Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Querne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+                <w:t xml:space="preserve">Patrick Berquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vernier-Hauvette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2008.05.003⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1244, pp.89 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469475v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt clinique de l’IRMf et des méthodes d’exploration fonctionnelle de l’activité et de l’interactivité cérébrales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in effective connectivity between dyslexic children and normal readers during a pseudoword reading task: An fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guillevin</w:t>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.- Vallée</w:t>
+                <w:t xml:space="preserve">B. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lehmann</w:t>
+                <w:t xml:space="preserve">G. Czternasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (2), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2007.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882675v1</w:t>
+                <w:t xml:space="preserve">hal-02310864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in effective connectivity between dyslexic children and normal readers during a pseudoword reading task: An fMRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+                <w:t xml:space="preserve">Intérêt clinique de l’IRMf et des méthodes d’exploration fonctionnelle de l’activité et de l’interactivité cérébrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bourdin</w:t>
+                <w:t xml:space="preserve">R. Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Czternasty</w:t>
+                <w:t xml:space="preserve">J.- Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vrignaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fall</w:t>
+                <w:t xml:space="preserve">P. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (2), pp.73-82. </w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (3), pp.131 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2007.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310864v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of the attentional brain network in children with Developmental Coordination Disorder</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Use of fMRI and structural equation modeling for studying interconnected brain areas within a hypothetical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Medical Imaging Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp. 249-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872599v1</w:t>
+                <w:t xml:space="preserve">hal-03882717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration fonctionnelle cérébrale par IRMf. Approche th´eorique de l’analyse spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (4), pp.229-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fMRI and structural equation modeling for studying interconnected brain areas within a hypothetical network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Agents de contraste en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidy Fall</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roch A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle De Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gossuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medical Imaging Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp. 249-261</w:t>
+              <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (10), pp. 645-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882717v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents de contraste en IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L'IRM FONCTIONNELLE (IRMf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Lehmann</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (10), pp. 645-658</w:t>
+              <w:t xml:space="preserve">Neurologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 9 (91), pp. 590-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03882726v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IRM FONCTIONNELLE (IRMf)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Perfusion cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Henry Feugeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Onen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Idy-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 9 (91), pp. 590-597</w:t>
+              <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (1), pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03882687v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfusion cérébrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Perfusion cérébrale : IRM dynamique de contraste de susceptibilité magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Idy-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène M. Tropres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Henry Feugeas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilana Idy-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 25 (1), pp.35-48</w:t>
+              <w:t xml:space="preserve">, 2003, 27 (10), pp.547-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03882710v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential MRI diagnosis between brain abscesses and necrotic or cystic brain tumors using the apparent diffusion coefficient and normalized diffusion-weighted images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Herlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gondry-Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (6), pp.645-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078919v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03882702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prédictions affectives dans la représentation de l’action : une étude en fNIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni De Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les environnements de l'Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of emotional stimuli on power output and associated surface EMG activity during repeated sprints on cycle ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Tarak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of motion and cognition within the right cerebellum during motor execution and auditory verbal encouragement: An fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chama Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nantes, France. pp.542-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of EMG Indicators for Measuring and Analyzing Pre-motor Activity on Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Ben Jebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chama Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Sport Sciences Research and Technology Support</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal. pp.41-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005602400410047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the instruction influence voluntary force production regardless of gender during a handgrip exercise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chama Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Ben Jebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Driss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de l'Association Africaine des Sciences du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7980,249 +7846,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sclérose en plaques : des difficultés diagnostiques aux interventions psychosociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Berle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cassedanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Muller, V. Laguette, &amp; L. Dany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.165-181, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Overview of Functional Imaging Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Neuroimaging of Brain Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Springer International Publishing, pp.27-58, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78926-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8232,161 +8098,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrotactile feedback for targeted correction of joint axis contributions in goal directed activity of the upper limb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8454,51 +8320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CA8623E"/>
+    <w:nsid w:val="10D3A64A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8602,51 +8468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50D6A805"/>
+    <w:nsid w:val="A782F369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8836,51 +8702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giovanni-de-marco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1469-1044" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132835118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Souabni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souabni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Torkhani Langlois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-024-01693-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Ezzedini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Arcangeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ben Jebara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Masuda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godwin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Davies Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1194859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vall&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vall&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06471-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Grami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C.A.A. Bodranghien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ubaldo Manto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Habas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-021-01322-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Rheenen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick van der Spek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke van Vugt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00973-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodranghien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40673-021-00132-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Saidane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Belkhiria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Driss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2020.1770179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Torkhani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dematte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.767784" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03828216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27335" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Souissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khcharem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Daly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Langley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Blanche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-020-00795-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mseddi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14042" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mssedi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-018-0980-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bruce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bruce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Jarmolowicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.04.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Feron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8964-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.17.07282-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem R. Thierry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kuka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180344" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418546v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarmolowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bodranghien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mah&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baude" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroi Manto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Busegnies" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609810666170511100318" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jaafar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-016-0801-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467684v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. N. Thompson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domengie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boissy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2011.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liacu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Idy-Peretti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ducreux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouilleret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23678" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZF2F24LG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saliou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Stoquart-Elsankari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2011.01.076" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costalat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menuel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahutte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9157-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoang-Xuan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.174" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406299v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Menuel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000311520" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469474v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;rin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.09.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD6LHV28-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vens-Wagner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Guen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F1F8ZBZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469471v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masnou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.01.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB9LHQD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2010.23028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Pellec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devauchelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2009.01.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KXKB1MG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Marco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.05.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469475v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Marco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillevin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- Vall&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2007.12.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Czternasty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vrignaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2007.12.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Querne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vernier-Hauvette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deltour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.07.066" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2007.05.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882717v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch A." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Peretti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882687v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882710v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Henry Feugeas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Onen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078919v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Herlidou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondry-Jouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gars" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882702v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne M. Tropres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franconi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lachaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Marco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Rouis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005602400410047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassedanne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lagadec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310399v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78926-2_2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Boyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giovanni-de-marco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1469-1044" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132835118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Souabni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souabni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Ezzedini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Torkhani Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-024-01693-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Arcangeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ben Jebara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Masuda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godwin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Davies Smith" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1194859" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28319" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Grami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C.A.A. Bodranghien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ubaldo Manto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Habas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-021-01322-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06471-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodranghien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40673-021-00132-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Saidane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Belkhiria" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Driss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2020.1770179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Torkhani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dematte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.767784" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03828216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27335" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Souissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khcharem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113165" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Daly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Langley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Blanche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-020-00795-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mseddi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mssedi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-018-0980-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem R. Thierry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kuka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180344" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bruce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bruce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarmolowicz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.04.034" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Jarmolowicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.17.07282-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Feron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8964-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bodranghien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mah&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroi Manto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Busegnies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609810666170511100318" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jaafar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-016-0801-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. N. Thompson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467317v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liacu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Idy-Peretti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ducreux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouilleret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23678" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZF2F24LG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saliou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Stoquart-Elsankari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2011.01.076" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costalat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menuel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahutte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9157-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domengie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boissy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2011.05.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoang-Xuan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.174" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406299v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Menuel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masnou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.01.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB9LHQD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vens-Wagner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Guen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F1F8ZBZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2010.23028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Pellec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469470v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000311520" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;rin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.09.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD6LHV28-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Marco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.05.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devauchelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2009.01.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KXKB1MG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Marco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872599v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Querne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vernier-Hauvette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deltour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.07.066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Czternasty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vrignaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2007.12.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882675v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillevin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- Vall&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2007.12.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882717v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2007.05.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch A." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Peretti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Henry Feugeas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Onen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03882702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne M. Tropres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franconi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078919v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Herlidou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondry-Jouet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gars" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04558363v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lachaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Marco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Rouis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310619v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005602400410047" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassedanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lagadec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310399v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78926-2_2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Boyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>