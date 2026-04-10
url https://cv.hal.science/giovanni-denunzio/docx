--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -442,274 +442,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Variable Speed Limits on Environmental Sustainability and Traffic Performance in Urban Networks</w:t>
+                <w:t xml:space="preserve">A Bilevel Energy Management Strategy for HEVs Under Probabilistic Traffic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassel Othman</w:t>
+                <w:t xml:space="preserve">Arthur Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni De Nunzio</w:t>
+                <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Di Domenico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Thomas Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192129⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.728-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2021.3073607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748021v1</w:t>
+                <w:t xml:space="preserve">hal-03608048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bilevel Energy Management Strategy for HEVs Under Probabilistic Traffic Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Impact of Variable Speed Limits on Environmental Sustainability and Traffic Performance in Urban Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+                <w:t xml:space="preserve">Bassel Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leroy</w:t>
+                <w:t xml:space="preserve">Giovanni De Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martinon</w:t>
+                <w:t xml:space="preserve">Domenico Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (2), pp.728-739. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2021.3073607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608048v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Traffic Dynamic Pollutant Emissions Estimation : From Macroscopic Road Information to Microscopic Environmental Impact</w:t>
               </w:r>
@@ -903,77 +903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological traffic management: A review of the modeling and control strategies for improving environmental sustainability of road transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,103 +1020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic data-based traffic model applied to vehicles energy consumption estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1449,51 +1449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue : Recent Trends in Traffic Modelling and Control, 26 (6), pp.1307-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1839,103 +1839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-level energy management strategy for HEVs under probabilistic traffic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2182,239 +2182,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Urban Cycling Safety and Comfort through Optimized Infrastructure Upgrades</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Class-Specific Variable Speed Limit for Traffic Flow Optimization on Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatha Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MT-ITS 2025 - 9th IEEE Conference on Models and Technologies for Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers - Intelligent Transportation Systems Society, Sep 2025, Luxembourg, Luxembourg. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017712v2</w:t>
+                <w:t xml:space="preserve">hal-05244472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class-Specific Variable Speed Limit for Traffic Flow Optimization on Road Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+                <w:t xml:space="preserve">Improving Urban Cycling Safety and Comfort through Optimized Infrastructure Upgrades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Campero Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni De Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT-ITS 2025 - 9th IEEE Conference on Models and Technologies for Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thesaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05244472v1</w:t>
+                <w:t xml:space="preserve">hal-05017712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-Wide Traffic Volume Estimation from Speed Profiles using a Spatio-Temporal Graph Neural Network with Directed Spatial Attention</w:t>
               </w:r>
@@ -2603,51 +2603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-Based Electromobility Simulation Framework for the Prospective Analysis of Electric Vehicles Energy Demand in Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2882,248 +2882,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Macroscopic Model for Multi-Modal Traffic Flow in Urban Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Goatin</w:t>
+                <w:t xml:space="preserve">A Graph-Based Mobility Model for Electric Vehicles in Urban Traffic Networks: Application to the Grenoble Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2023 - 26th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422168⟩</w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206252v1</w:t>
+                <w:t xml:space="preserve">hal-04047660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Mobility Model for Electric Vehicles in Urban Traffic Networks: Application to the Grenoble Metropolitan Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">A Macroscopic Model for Multi-Modal Traffic Flow in Urban Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatha Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassel Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. pp.1-8, </w:t>
+              <w:t xml:space="preserve">ITSC 2023 - 26th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. pp.411-416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047660v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Driving and Charging Can Help Reconciliate Limited Battery Size and Long-Distance Trips for Electric Vehicles Without Compromising on Trip Time</w:t>
               </w:r>
@@ -3351,77 +3351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for electric vehicle mobility and energy consumption in urban traffic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFTS 2022- 4th Symposium on Management of Future Motorway and Urban Traffic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3440,265 +3440,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eco-routing algorithm for HEVs under traffic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonnans</w:t>
+                <w:t xml:space="preserve">Variable speed limits control in an urban road network to reduce environmental impact of traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martinon</w:t>
+                <w:t xml:space="preserve">Domenico Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356277v2</w:t>
+                <w:t xml:space="preserve">hal-02511893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable speed limits control in an urban road network to reduce environmental impact of traffic</w:t>
+                <w:t xml:space="preserve">An Eco-routing algorithm for HEVs under traffic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassel Othman</w:t>
+                <w:t xml:space="preserve">Arthur Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Di Domenico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Thomas Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02511893v1</w:t>
+                <w:t xml:space="preserve">hal-02356277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Time- and Energy-Optimal Routing Strategy for Electric Vehicles with Charging Constraints</w:t>
               </w:r>
@@ -4124,235 +4124,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Traffic Eco-driving: A Macroscopic Steady-State Analysis</w:t>
+                <w:t xml:space="preserve">Urban Traffic Eco-Driving: Speed Advisory Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022713v1</w:t>
+                <w:t xml:space="preserve">hal-01101280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Traffic Eco-Driving: Speed Advisory Tracking</w:t>
+                <w:t xml:space="preserve">Urban Traffic Eco-driving: A Macroscopic Steady-State Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. </w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101280v1</w:t>
+                <w:t xml:space="preserve">hal-01022713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Driving in Urban Traffic Networks using Traffic Signal Information</w:t>
               </w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4614,90 +4614,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity and Automation as Enablers for Energy-Efficient Driving and Road Traffic Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5033,51 +5033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Joumaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2026.116789" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campero Jurado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556555" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04404120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Faye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ravello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Nunzio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Di Domenico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03608048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Rhun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3073607" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03127930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laraki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03104286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.102935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302722v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.09.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774621v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2923292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01990552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Han" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2804162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Horowitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2577002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01297629v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01252197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leon Ojeda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2449688" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03102997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278359v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Salazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161436v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017712v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223615" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Shakoori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mourgues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422168" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178345" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03877040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04147045v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2023.102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808618v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356277v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147617" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03204186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294622" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03106210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569835" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01515215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01101280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039651" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-1-4614-6431-0_128-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6431-0_128-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01225232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Joumaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2026.116789" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campero Jurado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556555" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04404120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Faye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ravello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03608048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Rhun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3073607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Othman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Nunzio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Di Domenico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03127930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laraki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03104286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.102935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302722v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.09.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774621v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2923292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01990552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Han" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2804162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Horowitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2577002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01297629v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01252197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leon Ojeda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2449688" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03102997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278359v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Salazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161436v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017712v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Shakoori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mourgues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422168" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03877040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04147045v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2023.102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808618v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147617" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356277v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03204186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294622" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03106210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569835" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01515215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01101280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-1-4614-6431-0_128-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6431-0_128-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01225232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>