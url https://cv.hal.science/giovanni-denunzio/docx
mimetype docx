--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -897,274 +897,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological traffic management: A review of the modeling and control strategies for improving environmental sustainability of road transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassel Othman</w:t>
+                <w:t xml:space="preserve">A stochastic data-based traffic model applied to vehicles energy consumption estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2019.09.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2923292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302722v2</w:t>
+                <w:t xml:space="preserve">hal-01774621v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic data-based traffic model applied to vehicles energy consumption estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonnans</w:t>
+                <w:t xml:space="preserve">Ecological traffic management: A review of the modeling and control strategies for improving environmental sustainability of road transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martinon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.292-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2923292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774621v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe- and eco-driving control for connected and automated electric vehicles using analytical state-constrained optimal solution.</w:t>
               </w:r>
@@ -1602,98 +1602,2600 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCS.2015.2449688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network-Wide Traffic Volume Estimation from Speed Profiles using a Spatio-Temporal Graph Neural Network with Directed Spatial Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers Intelligent Transportation Systems Society, Nov 2025, Gold Coast, Australia. pp.826</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Transport Justice and Safety in Bicycle Network Design Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Campero Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Dec 2025, Rio de Janeiro, Brazil. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safety-Oriented Design of Cycling Infrastructure Minimizing Impact on Vehicular Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Campero Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITSC 2025 -28th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Nov 2025, Gold Coast, Australia. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161436v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Class-Specific Variable Speed Limit for Traffic Flow Optimization on Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatha Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MT-ITS 2025 - 9th IEEE Conference on Models and Technologies for Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers - Intelligent Transportation Systems Society, Sep 2025, Luxembourg, Luxembourg. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Urban Cycling Safety and Comfort through Optimized Infrastructure Upgrades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Campero Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni De Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thesaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017712v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location Planning of Fast Charging Infrastructure for Electric Vehicles and System Resilience Analysis via a Demand-Based Queueing Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Gharbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th IEEE International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Edmonton (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent-Based Electromobility Simulation Framework for the Prospective Analysis of Electric Vehicles Energy Demand in Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th IEEE International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Edmonton (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing First-In-First-Out in System Optimal Dynamic Traffic Assignment on Multi Origin-Destination Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloofar Shakoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Symposium of the European Association for Research in Transportation (hEART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aalto University, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A General Graph-based Optimization Framework for Improving Safety and Comfort in Cycling Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Campero Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITSC 2024 - 27th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Edmonton, Canada. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Macroscopic Model for Multi-Modal Traffic Flow in Urban Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatha Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITSC 2023 - 26th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. pp.411-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Graph-Based Mobility Model for Electric Vehicles in Urban Traffic Networks: Application to the Grenoble Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart Driving and Charging Can Help Reconciliate Limited Battery Size and Long-Distance Trips for Electric Vehicles Without Compromising on Trip Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Döge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Ravello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A MILP Framework to Solve the Sustainable System Optimum with Link MFD Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloofar Shakoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Symposium on Management of Future Motorway and Urban Traffic Systems (MFTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Dresden, Nov 2022, Dresden, Germany. pp.89-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25368/2023.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147045v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new model for electric vehicle mobility and energy consumption in urban traffic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MFTS 2022- 4th Symposium on Management of Future Motorway and Urban Traffic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808618v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Eco-routing algorithm for HEVs under traffic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356277v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variable speed limits control in an urban road network to reduce environmental impact of traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Time- and Energy-Optimal Routing Strategy for Electric Vehicles with Charging Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Gharbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2020, Rhodes, Greece. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Constrained Eco-Routing Strategy for Hybrid Electric Vehicles Based on Semi-Analytical Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Gharbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leon Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 21st International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, United States. pp.355-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model-based eco-routing strategy for electric vehicles in large urban networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 IEEE 19th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.2301 - 2306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2016.7795927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arterial Bandwidth Maximization via Signal Offsets and Variable Speed Limits Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Horowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Traffic Eco-driving: A Macroscopic Steady-State Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Traffic Eco-Driving: Speed Advisory Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eco-Driving in Urban Traffic Networks using Traffic Signal Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6759995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Approach to the Topological Optimization of Cycling Networks for the Improvement of Safety and Comfort of Cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Campero Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1715,73 +4217,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Constrained Optimization Framework for the Eco-Routing Problem: Comparison and Analysis of Solution Strategies for Hybrid Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1803,100 +4305,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-level energy management strategy for HEVs under probabilistic traffic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,2559 +4419,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278359v2</w:t>
-              </w:r>
-[...2500 lines deleted...]
-                <w:t xml:space="preserve">hal-00909223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5033,51 +5033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Joumaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2026.116789" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campero Jurado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556555" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04404120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Faye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ravello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03608048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Rhun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3073607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Othman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Nunzio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Di Domenico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03127930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laraki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03104286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.102935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302722v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.09.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774621v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2923292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01990552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Han" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2804162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Horowitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2577002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01297629v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01252197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leon Ojeda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2449688" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03102997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278359v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Salazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161436v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017712v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Shakoori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mourgues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422168" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03877040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04147045v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2023.102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808618v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147617" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356277v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03204186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294622" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03106210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569835" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01515215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01101280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-1-4614-6431-0_128-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6431-0_128-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01225232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Joumaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2026.116789" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campero Jurado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556555" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04404120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Faye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ravello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03608048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Rhun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3073607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Othman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Nunzio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Di Domenico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03127930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laraki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03104286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.102935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774621v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2923292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302722v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.09.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01990552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Han" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2804162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Horowitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2577002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01297629v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01252197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leon Ojeda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2015.2449688" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Salazar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161436v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223615" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017712v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Shakoori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04872519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mourgues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178345" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03877040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04147045v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2023.102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808618v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356277v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147617" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03204186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294622" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03106210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569835" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01515215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795927" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862403" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01101280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759995" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03102997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278359v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-1-4614-6431-0_128-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6431-0_128-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01225232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>