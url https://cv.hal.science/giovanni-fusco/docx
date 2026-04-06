--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -862,278 +862,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streetscape Analysis with Generative AI (SAGAI): Vision-language assessment and mapping of urban scenes</w:t>
+                <w:t xml:space="preserve">Streetscape morphometrics: Expanding momepy to analyze urban form from the street point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Perez</w:t>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Novotný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomat.2025.100063⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.102242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523474v1</w:t>
+                <w:t xml:space="preserve">hal-05377975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streetscape morphometrics: Expanding momepy to analyze urban form from the street point of view</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Streetscape Analysis with Generative AI (SAGAI): Vision-language assessment and mapping of urban scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Novotný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31, pp.102242. </w:t>
+              <w:t xml:space="preserve">Geomatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77 (2), pp.100063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomat.2025.100063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377975v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population potential on catchment area (PPCA): A Python-based tool for worldwide geospatial population analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31, pp.102245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1167,64 +1167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population and Morphological Change: A Study of Building Type Replacements in the Osaka‐Kobe City‐Region in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Sadahiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1271,77 +1271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail spatial organisation and the physical city: bridging retail geography and urban morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wayens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (3), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1388,64 +1388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The urban fabric of Turkish cities. Lessons from Karşıyaka, Izmir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Erin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebru Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1486,1525 +1486,1525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring the Form of a Smart City District: A Morphometric Comparison with Examples of Previous Design Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noésis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue "Urban Morphology: A Perspective from Space", 12 (12), pp.2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12122159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924743v1</w:t>
+                <w:t xml:space="preserve">hal-04346554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building types in France. Clustering building morphometrics using national spatial data.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Some unexpected trajectories of urban morphology in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAJ - Serbian Architectural Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1-2 part 2), pp.204-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368279v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some unexpected trajectories of urban morphology in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Building types in France. Clustering building morphometrics using national spatial data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAJ - Serbian Architectural Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3-4), pp.265-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig31.265-302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316582v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Form of a Smart City District: A Morphometric Comparison with Examples of Previous Design Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.187-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land12122159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04346554v1</w:t>
+                <w:t xml:space="preserve">hal-03924743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urban form of Brussels from the street perspective: The role of vegetation in the definition of the urban fabric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the similarities between informal and traditional settlements: a methodology and an application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Guyot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maddalena Iovene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2020.103947⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.103211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2021.103211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961430v1</w:t>
+                <w:t xml:space="preserve">hal-03508836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces multi-échelles : une approche exploratoire appliquée au littoral niçois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Perez</w:t>
+                <w:t xml:space="preserve">Isabelle Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+                <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.7958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the similarities between informal and traditional settlements: a methodology and an application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+                <w:t xml:space="preserve">The urban form of Brussels from the street perspective: The role of vegetation in the definition of the urban fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Iovene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 115, pp.103211. </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 205, pp.103947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2021.103211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2020.103947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508836v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying building typologies and their spatial patterns in the metropolitan areas of Marseille and Osaka</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Smart Data for Smart City Morphology: the case of Meridia Neighbourhood in Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takashi Fuse</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41685-019-00127-6⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, VI-4/W2-2020, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W2-2020-33-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557348v1</w:t>
+                <w:t xml:space="preserve">hal-03018207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring inequalities in India through housing overcrowding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying building typologies and their spatial patterns in the metropolitan areas of Marseille and Osaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.593-616. </w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.193-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10901-019-09703-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41685-019-00127-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151141v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Data for Smart City Morphology: the case of Meridia Neighbourhood in Nice, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring inequalities in India through housing overcrowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, VI-4/W2-2020, pp.33-39. </w:t>
+              <w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.593-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W2-2020-33-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10901-019-09703-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018207v1</w:t>
+                <w:t xml:space="preserve">hal-03151141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning Approach to Study the Relationship between Features of the Urban Environment and Street Value</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From the street to the metropolitan region: Pedestrian perspective in urban fabric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci3030100⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (7), pp.1243-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808319832612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319539v1</w:t>
+                <w:t xml:space="preserve">hal-02557278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Clustering and Self-Organizing Maps under the Test of Indian Districts. A comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Machine Learning Approach to Study the Relationship between Features of the Urban Environment and Street Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joan Perez</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.31909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3030100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176573v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Character of Urban Japan: Overview of Osaka-Kobe’s Cityscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bayesian Network Clustering and Self-Organizing Maps under the Test of Indian Districts. A comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.105. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/urbansci3040105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.31909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557275v1</w:t>
+                <w:t xml:space="preserve">hal-02176573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the street to the metropolitan region: Pedestrian perspective in urban fabric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Character of Urban Japan: Overview of Osaka-Kobe’s Cityscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (7), pp.1243-1263. </w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2399808319832612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557278v1</w:t>
+                <w:t xml:space="preserve">hal-02557275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail Fabric Assessment: Describing retail patterns within urban space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3032,988 +3032,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing retail agglomeration form in urban space: local fractal indicators for point pattern analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Roter Teppich für Investoren? Eine Analyse zur Wahl des Planungsinstruments und der Verfahrensdauer bei der Aufstellung von Bebauungsplänen für Vorhaben des großflächigen Einzelhandels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Joachim Linke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2018.00063⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Immobilienökonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1-2), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1365/s41056-018-0020-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557295v1</w:t>
+                <w:t xml:space="preserve">hal-03531806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of urban space in India: Defining urban macro-structures</w:t>
+                <w:t xml:space="preserve">Describing retail agglomeration form in urban space: local fractal indicators for point pattern analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Perez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.505-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098018783870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03151180v1</w:t>
+                <w:t xml:space="preserve">hal-02557295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roter Teppich für Investoren? Eine Analyse zur Wahl des Planungsinstruments und der Verfahrensdauer bei der Aufstellung von Bebauungsplänen für Vorhaben des großflächigen Einzelhandels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification and quantification of urban space in India: Defining urban macro-structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Joachim Linke</w:t>
+                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Immobilienökonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1-2), pp.1-27. </w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (10), pp.1988-2004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1365/s41056-018-0020-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0042098018783870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531806v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain logical gates in possibilistic networks: Theory and application to human geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questions of uncertainty in geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Prade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (10), pp.2261-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445519v1</w:t>
+                <w:t xml:space="preserve">hal-01573648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions of uncertainty in geography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Significant patterns in urban form. Spatial analysis of morphological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.455-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2017.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573648v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant patterns in urban form. Spatial analysis of morphological indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Uncertain logical gates in possibilistic networks: Theory and application to human geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (4), pp.455-479. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.101 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2017.00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557345v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the built-up form/mobility relationship: Spatial affordance and lifestyles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data Mining and Big Freight Transport Database Analysis and Forecasting Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2016.07.011⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Maritime Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7225/toms.v05.n02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525523v1</w:t>
+                <w:t xml:space="preserve">hal-03531842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator-based analysis of investors's influence on municipal planning using the example of urban location suitability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beyond the built-up form/mobility relationship: Spatial affordance and lifestyles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flächenmanagement und Bodenordnung (FUB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.50-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2016.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531824v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining and Big Freight Transport Database Analysis and Forecasting Capabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Indicator-based analysis of investors's influence on municipal planning using the example of urban location suitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Maritime Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flächenmanagement und Bodenordnung (FUB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7225/toms.v05.n02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03531842v1</w:t>
+                <w:t xml:space="preserve">hal-03531824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street Network Morphology and Retail Locations. Application to the city of Nice (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurimondi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ECTQG 2015 - XIX European Colloquium on Theoretical and Quantitative Geography, VIII (17), pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4038,90 +4038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social polarization in the metropolitan area of Marseille. Modelling uncertain knowledge with probabilistic and possibilistic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Scarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4163,64 +4163,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Ontologies and Uncertainty in Geographical Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Land Use, Mobility and Environment (TeMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4258,77 +4258,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4383,90 +4383,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interface: contribution to the analysis of geographical space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008/03 (37), pp.193-207</w:t>
@@ -4487,51 +4487,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4540,51 +4540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Insufficient Role of Urban Form and Its Uses in Baseline Assessments of Urban Plans in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4622,51 +4622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Form Patterns for the Suburban 15-Minute City: The Case of Drap (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4698,5323 +4698,5457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pattern language for human-centred European cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apprendre de la complexité. Les langages des patterns comme base de toute intervention sur les espaces urbains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Kern-Band-Netz-Stadt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Urban Design, TU Wien, Jan 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Géopoint 2024. Mesurer l'espace et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESPACE, CNRS - Avignon Université - Aix-Marseille Université - Université Côte d'Azur, Jun 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863899v1</w:t>
+                <w:t xml:space="preserve">hal-04864020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre de la complexité. Les langages des patterns comme base de toute intervention sur les espaces urbains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The emc2 model for the 15-minute city in peripheral areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint 2024. Mesurer l'espace et après ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESPACE, CNRS - Avignon Université - Aix-Marseille Université - Université Côte d'Azur, Jun 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">AESOP 2024 - Game changer? Planning for just and sustainable urban regions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP - Sciences Po, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864020v1</w:t>
+                <w:t xml:space="preserve">hal-04864056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and Assessing Linear Settlements on the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linear Settlement Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Urban Design, TU Wien, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emc2 model for the 15-minute city in peripheral areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A pattern language for human-centred European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP 2024 - Game changer? Planning for just and sustainable urban regions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP - Sciences Po, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium Kern-Band-Netz-Stadt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Urban Design, TU Wien, Jan 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864056v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walkability in self-organized deregulated settlements: Potential, contradictions, empirical evidence in two Mediterranean cities</w:t>
+                <w:t xml:space="preserve">Toponymic representation of spaces within the city through real estate ads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munir Khader</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alicia Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF 2023: Praxis of Urban Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Belgrade, Sep 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355720v1</w:t>
+                <w:t xml:space="preserve">hal-04329864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Form and Place Perception: Exploring the link between morphological regions and toponyms in real estate ads.</w:t>
+                <w:t xml:space="preserve">Walkability in self-organized deregulated settlements: Potential, contradictions, empirical evidence in two Mediterranean cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Blanchi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Munir Khader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUF 2023: Praxis of Urban Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Belgrade, Sep 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355732v1</w:t>
+                <w:t xml:space="preserve">hal-04355720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Dimension of COVID-19. An Exploratory Approach to Investigate Spatiotemporal Profiles of Epidemiological Trajectories in Japan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban Form and Place Perception: Exploring the link between morphological regions and toponyms in real estate ads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Perez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.130-132</w:t>
+              <w:t xml:space="preserve">ISUF 2023: Praxis of Urban Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Belgrade, Sep 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329764v1</w:t>
+                <w:t xml:space="preserve">hal-04355732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle bayésienne : causalité multivariée dans les systèmes spatiaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatial Dimension of COVID-19. An Exploratory Approach to Investigate Spatiotemporal Profiles of Epidemiological Trajectories in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques ODYSSEE : Intelligence Artificielle en Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR ODYSSEE, Université Côte d'Azur, May 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.130-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368354v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised classification of the French Riviera morphogenesis using a machine learning approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intelligence artificielle bayésienne : causalité multivariée dans les systèmes spatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Overal</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques ODYSSEE : Intelligence Artificielle en Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR ODYSSEE, Université Côte d'Azur, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329854v1</w:t>
+                <w:t xml:space="preserve">hal-04368354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Regionalisation of French Cities -A methodology for street-based analysis of urban form</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyer Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Decoupiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athens, Greece. pp.339-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329873v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04323263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolutive Meshed Compact City -A new framework for the 15mC in peripheral areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Supervised classification of the French Riviera morphogenesis using a machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angelika Psenner</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.85-87</w:t>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329837v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toponymic representation of spaces within the city through real estate ads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Morphological Regionalisation of French Cities -A methodology for street-based analysis of urban form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329864v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self organized peripheries in Mediterranean cities. Examples from Rome and Jerusalem.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Evolutive Meshed Compact City -A new framework for the 15mC in peripheral areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISUFItaly International Conference. Morphology and Urban Design. New strategies for a changing society.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908866v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment and the Italian tradition of Urban Morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Self organized peripheries in Mediterranean cities. Examples from Rome and Jerusalem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munir Khader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISUFItaly International Conference - Morphology and Urban Design, new strategies for a changing society</w:t>
+              <w:t xml:space="preserve">6th ISUFItaly International Conference. Morphology and Urban Design. New strategies for a changing society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908222v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiple Fabric Assessment and the Italian tradition of Urban Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La connaissance incertaine et ses vertus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">6th ISUFItaly International Conference - Morphology and Urban Design, new strategies for a changing society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507814v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forme matérielle de la Smart City : réflexions autour des espaces publics de Nice Méridia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quartiers aux bords de la Voie Rapide. Vivre au contact d'une infrastructure routière à Nice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’organisation de l’espace public dans la fabrique de la ville et de la smart city.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Habiter la ville. Quartiers, sociabilités, minorités.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508916v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartiers aux bords de la Voie Rapide. Vivre au contact d'une infrastructure routière à Nice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le commerce dans son contexte physique : comprendre les tissus commerciaux dans la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter la ville. Quartiers, sociabilités, minorités.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">57ème colloque ASDRLF - Territoire(s) et numérique : innovations, mutations et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508917v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce dans son contexte physique : comprendre les tissus commerciaux dans la ville.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La forme matérielle de la Smart City : réflexions autour des espaces publics de Nice Méridia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème colloque ASDRLF - Territoire(s) et numérique : innovations, mutations et décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">L’organisation de l’espace public dans la fabrique de la ville et de la smart city.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507788v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">La connaissance incertaine et ses vertus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507795v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the COMOKIT model to study the impact of the morpho-functional organization of cities on the spread of COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+                <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.61-65</w:t>
+              <w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226688v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The real estate ads, a new data source to understand the social representation of urban space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2021 - European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revanche de la forme urbaine.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using the COMOKIT model to study the impact of the morpho-functional organization of cities on the spread of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBAN FEEDBACK Perspectives critiques sur 50 années d’enseignement et de recherche en urbanisme (1968-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533125v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Perforation and Regeneration in Japan: The relationship between Urbanization Characteristics, Network Centrality and Population Distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La revanche de la forme urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">URBAN FEEDBACK Perspectives critiques sur 50 années d’enseignement et de recherche en urbanisme (1968-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533336v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging configurational and urban fabric analysis: the street as a keystone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The form of the new city: how does it compare to traditional urbanisation? The case of Nice Méridia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF 2019 XXVI International Seminar on Urban Form: Cities as Assemblages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nicosie, Cyprus</w:t>
+              <w:t xml:space="preserve">3rd International Land Use Symposium - ILUS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, ¨Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533485v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valorisation of urban residential space. Questions and approaches for the quantitative geographer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">General Session: Spatial Analysis (3/3) Urban street landscape and well-being in Brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533230v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Session: Spatial Analysis (3/3) Urban street landscape and well-being in Brussels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The contemporary city mirrored by its form. A research agenda for geographers and planners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Spatial Big Data in urban environments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533319v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contemporary city mirrored by its form. A research agenda for geographers and planners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Urban form and green spaces. Towards integrated analytical models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Big Data in urban environments.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Second Symposium on Social-Ecological Urbanism: Balancing Dense and Green Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533378v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban form and green spaces. Towards integrated analytical models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Urban Perforation and Regeneration in Japan: The relationship between Urbanization Characteristics, Network Centrality and Population Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Sadahiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Symposium on Social-Ecological Urbanism: Balancing Dense and Green Urban Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533363v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie du paysage urbain bruxellois dans une perspective de recherche en santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The valorisation of urban residential space. Questions and approaches for the quantitative geographer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thomas</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533403v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment: Analysis of the Urban Form of Osaka, Japan</w:t>
+                <w:t xml:space="preserve">Bridging configurational and urban fabric analysis: the street as a keystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Perez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Land Use Symposium - ILUS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ISUF 2019 XXVI International Seminar on Urban Form: Cities as Assemblages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533221v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Fabric, Configuration of the Street Network and Spatial Distribution of Retail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une typologie du paysage urbain bruxellois dans une perspective de recherche en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533344v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The form of the new city: how does it compare to traditional urbanisation? The case of Nice Méridia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiple Fabric Assessment: Analysis of the Urban Form of Osaka, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Carfantan</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Land Use Symposium - ILUS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, ¨Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533176v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry along the way. Applications and conceptualizations for the morphology of urban fabrics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Urban Fabric, Configuration of the Street Network and Spatial Distribution of Retail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rossella Stufano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Asymmetry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533437v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizing the City for an Uncertain Future. Morphological Resilience and Antifragility in Urban Strategic Foresight.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymmetry along the way. Applications and conceptualizations for the morphology of urban fabrics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Stufano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IGU Urban Commission Annual Meeting - Urban Challenges in a complex World - Key factors for urban growth and decline</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">First European Asymmetry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533412v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Typologies for Urban Fabric Classification: Osaka and Marseille Case Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organizing the City for an Uncertain Future. Morphological Resilience and Antifragility in Urban Strategic Foresight.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spatial Analysis and Modeling (SAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">2018 IGU Urban Commission Annual Meeting - Urban Challenges in a complex World - Key factors for urban growth and decline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176599v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodological approach for retail fabrics in the city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Building Typologies for Urban Fabric Classification: Osaka and Marseille Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Spatial Analysis and Modeling</w:t>
+              <w:t xml:space="preserve">International Conference on Spatial Analysis and Modeling (SAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533048v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment: application to the case of Brussels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new methodological approach for retail fabrics in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG 2018 - American Association of Geographers Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">1st International Conference on Spatial Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533428v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail Activity and the City. Contributions from the Analysis of Urban Fabrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiple Fabric Assessment: application to the case of Brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">AAG 2018 - American Association of Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533454v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Bayesian Models for the Sustainable City: The Case of Urban Sprawl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiple Fabric Assessment: Exploring the Forms of a Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2017 - 17th International Conference on Computational Science and Its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567726v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment: Exploring the Forms of a Metropolitan Area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Retail Activity and the City. Contributions from the Analysis of Urban Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533458v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Form from the Pedestrian Point of View: Spatial Patterns on a Street Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiple Bayesian Models for the Sustainable City: The Case of Urban Sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9th International Conference on Innovation in Urban and Regional Planning (INPUT 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCSA 2017 - 17th International Conference on Computational Science and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Trieste, Italy. pp.392-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417484v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions of uncertainty in geographical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Urban Form from the Pedestrian Point of View: Spatial Patterns on a Street Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2015 - XIX European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve"> 9th International Conference on Innovation in Urban and Regional Planning (INPUT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SiTI, Istituto Superiore sui Sistemi Territoriali per l'Innovazione ISMB, Istituto Superiore Mario Boella DIST - Politecnico di Torino, Sep 2016, Turin, Italy. pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126495v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Analysis of the Indian Subcontinent: the Complexity Investigated through Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computers in Urban Planning and Urban Management (CUPUM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Cambridge, MA, United States. pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Specialization of Space: Clustering Households on the French Riviera</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Questions of uncertainty in geographical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cao</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECTQG 2015 - XIX European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344327v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain Logical Gates in Possibilistic Networks. An Application to Human Geography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Social Specialization of Space: Clustering Households on the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_17⟩</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2739482.2764665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203515v1</w:t>
+                <w:t xml:space="preserve">hal-01344327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Uncertain Logical Gates in Possibilistic Networks. An Application to Human Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, QC, Canada. pp.249-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01166287v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospecting the evolution of a winegrowing region through MAS modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Computational Science and Its Applications - ICCSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Guimarães, Portugal. pp.199-214</w:t>
+              <w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126350v1</w:t>
+                <w:t xml:space="preserve">halshs-01166287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels avenirs pour les terroires-paysages viticoles et oléicoles ?, Quelle place accorder au paysage en France méditerranéenne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre pratique de réseaux possibilistes pour modéliser la spécialisation sociale dans les espaces métropolisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du programme PATERMED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126497v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre pratique de réseaux possibilistes pour modéliser la spécialisation sociale dans les espaces métropolisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Prospecting the evolution of a winegrowing region through MAS modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.267-274</w:t>
+              <w:t xml:space="preserve">International Conference in Computational Science and Its Applications - ICCSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Guimarães, Portugal. pp.199-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150542v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système multi-agents de l'étalement urbain dans la région AOC Bandol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quels avenirs pour les terroires-paysages viticoles et oléicoles ?, Quelle place accorder au paysage en France méditerranéenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation Dynamique Urbaine et Etalement Urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution du programme PATERMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126504v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospecting the evolution of a suburban wine-growing region through multi-agent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Un système multi-agents de l'étalement urbain dans la région AOC Bandol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPUT2012, Seventh International Conference on Informatics and Urban and Regional Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Modélisation Dynamique Urbaine et Etalement Urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126509v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 3 M des relations entre formes urbaines et pratiques de déplacements : morphologie, mobilité et méthodologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-agent dynamics in rural/urban interaction: conceptual considerations for model implementation « Concepts Behind Models »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">S4 - Spatial Simulation for the Social Sciences MODUS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852875v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent dynamics in rural/urban interaction: conceptual considerations for model implementation « Concepts Behind Models »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Prospecting the evolution of a suburban wine-growing region through multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S4 - Spatial Simulation for the Social Sciences MODUS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">INPUT2012, Seventh International Conference on Informatics and Urban and Regional Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126516v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Spatial Analysis in Mediterranean Europe: the point of view of a French Research Unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les 3 M des relations entre formes urbaines et pratiques de déplacements : morphologie, mobilité et méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISRe Workshop, « Le prospettive delle scienze regionali italiane nella visione dei “giovani” geografi e urbanisti (ma non solo di loro) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Milano, Italy</w:t>
+              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126525v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Making Spatial Analysis in Mediterranean Europe: the point of view of a French Research Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AISRe Workshop, « Le prospettive delle scienze regionali italiane nella visione dei “giovani” geografi e urbanisti (ma non solo di loro) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le concept d'interface comme instrument d'analyse des espaces frontaliers et d'orientation de leur aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Frontière et Aménagement, Metz, 5-6 juillet 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Metz, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10024,1016 +10158,1016 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutive Meshed Compact City. Preliminary Results on Structuring the Suburban 15mC around Main Streets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT Projects Event 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutive Meshed Compact City. Preliminary Results on Structuring the Suburban 15mC around Main Streets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Berghauser-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Cutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT Projects Event 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Liveability in Public Spaces of Deregulated Self-Organised Settlements Between Theories and Human Practices: Lessons from Rome's Borgate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Khader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP 2025 - Planning as a Transformative Action in an Age of Planetary Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ariane, un boulevard de centralité. Approche par le langage des Patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville - Nouveaux Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutive Meshed Compact City. A pragmatic transition pathway to the 15-minute city for European metropolitan peripheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT Call 2022 Projects Kick-off Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace du commerce dans la ville.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wayens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://urbain.sciencesconf.org/data/pages/Poster_inshs_espace_du_commerce_dans_la_ville_de_f_diff.pdf, pp.Poster 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace entre les lignes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://urbain.sciencesconf.org/data/pages/16_Poster_inshs_l_espace_entre_les_lignes_de_f_diff.pdf, pp.Poster 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie Urbaine Computationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://urbain.sciencesconf.org/data/pages/22_Poster_inshs_morphologie_urbaine_comptuationnelle_de_f_diff.pdf, pp.Poster 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un langage des patterns pour la ville européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cuzzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dell'Asino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastacia Rodrigues de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Saraiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville - Nouveaux Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11043,319 +11177,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes résilientes, urbanisme et métropole. L'enseignement de Nice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dardelet Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaumery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plateforme d’Observation des Projets et Stratégies Urbaines. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les cahiers POPSU, Jean-Baptiste Marie, Jean-Marc Offner, Marie-Christine Jaillet, Guillaume Lacroix, 9782080459657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nice: temps, espace et société.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Huetz de Lemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur - EUR Société et Environnement. Serre, 2024, 9782864106920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes résilientes, urbanisme et métropole. Learning from Nice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dardelet Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11365,3447 +11499,3447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux de Nice : Les représentations socio-spatiales depuis les descriptifs des annonces immobilières géolocalisées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Potential of the 15-Minute Peripheral City: Identifying Main Streets and Population within Walking Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Osvaldo Gervasi; Chiara Garau; David Taniar; Ana Maria A. C. Rocha; Maria Noelia Faginas Lago; Beniamino Murgante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2024 Workshops. Proceedings Part III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.50-60, 2024, Lecture Notes in Computer Science, 978-3-031-65237-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65238-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580185v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nice Méridia. Les contradictions du retour à la ville.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les lieux de Nice : Les représentations socio-spatiales depuis les descriptifs des annonces immobilières géolocalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville.</w:t>
+              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.143-156, 2024, 9782864106920</w:t>
+              <w:t xml:space="preserve">, pp.127-142, 2024, 9782864106920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863138v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the 15-Minute Peripheral City: Identifying Main Streets and Population within Walking Distance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nice Méridia. Les contradictions du retour à la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Osvaldo Gervasi; Chiara Garau; David Taniar; Ana Maria A. C. Rocha; Maria Noelia Faginas Lago; Beniamino Murgante. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Nefzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2024 Workshops. Proceedings Part III.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-156, 2024, 9782864106920</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863276v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de la ville : recherches morphologiques sur Nice et son espace métropolitain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Prouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-112, 2024, 9782864106920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding principles for the 15-minute city in peripheral areas: the emc2 model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AESOP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Game Changer? Planning for Just and Sustainable Urban Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.690-707, 2024, 9789464981827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized peripheries in Mediterranean cities. Examples from Rome and Jerusalem.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Taxonomy of contemporary urban forms in France: Towards an Urban Atlas through Multiple Fabric Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISUFItaly International Conference. Morphology and Urban Design. New strategies for a changing society. Proceedings.</w:t>
+              <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908867v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of contemporary urban forms in France: Towards an Urban Atlas through Multiple Fabric Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Self-organized peripheries in Mediterranean cities. Examples from Rome and Jerusalem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munir Khader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
+              <w:t xml:space="preserve">6th ISUFItaly International Conference. Morphology and Urban Design. New strategies for a changing society. Proceedings.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908202v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of urban peripheries in the 20th century : examples from the French Riviera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Studying urban space from textual data: Toward a meth-odological protocol to extract geographic knowledge from real estate ads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Gervasi; B. Murgante; S. Misra; A.M.A.C. Rocha; C. Garau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2022 Workshops. Proceedings Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13378, Springer, pp.520-537, 2022, Lecture Notes in Computer Science, 978-3-031-10561-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10562-3_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908210v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying urban space from textual data: Toward a meth-odological protocol to extract geographic knowledge from real estate ads.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Morphogenesis of urban peripheries in the 20th century : examples from the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2022 Workshops. Proceedings Part II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925785v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring building typologies through fast iterative Bayesian clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Methods and tools in geoprospective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021 Proceedings, Avignon, UMR ESPACE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228379v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The City and the Metropolis: Urban Form through Multiple Fabric Assessment in Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergio Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508906v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Evolution of Building Types: Methodological proposals</w:t>
+                <w:t xml:space="preserve">Exploring building typologies through fast iterative Bayesian clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Perez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021 - 16th Spatial Analysis and Geomatics Conference. Actes de la conférence.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-910545-12-1</w:t>
+              <w:t xml:space="preserve">SAGEO 2021 Proceedings, Avignon, UMR ESPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-124, 2021, 978-2-910545-12-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477740v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergio Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975047v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The City and the Metropolis: Urban Form through Multiple Fabric Assessment in Marseille, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Sergio Porta. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-84, 2021, 978-0-12-818215-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00003-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508905v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and tools in geoprospective.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatial Evolution of Building Types: Methodological proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadahiro Yukio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7300 ESPACE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2021 - 16th Spatial Analysis and Geomatics Conference. Actes de la conférence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-910545-12-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975062v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the Residential Valorisation of Urban Space at the Street Level. The French Riviera as Example.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020. Lecture Notes in Computer Science vol 12252</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.505-520, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58811-3_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Estimation of Distributions to Leverage Sparse Data in Machine Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Assessing Morphological Resilience. Methodological Challenges for Metropolitan Areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. IPMU 2020.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_32⟩</w:t>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020, Lecture Notes in Computer Science vol 12252</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.593-609, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58820-5_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885825v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Morphological Resilience. Methodological Challenges for Metropolitan Areas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Possibilistic Estimation of Distributions to Leverage Sparse Data in Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Lesot; Susana M. Vieira; Marek Z. Reformat; João Paulo Carvalho; Anna Wilbik; Bernadette Bouchon-Meunier; Ronald R. Yager. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020, Lecture Notes in Computer Science vol 12252</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58820-5_44⟩</w:t>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. IPMU 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-444, 2020, Information Processing and Management of Uncertainty in Knowledge-Based Systems - 18th International Conference, IPMU 2020, Lisbon, Portugal, June 15-19, 2020, Proceedings, Part I, 978-3-030-50145-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974873v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophes, changement et résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Cyrulnik, Laurence Vanin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart city, le catastrophisme, penser le pire et agir pour le meilleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ovadia, 2020, 978-2-36392-422-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Count Regression and Machine Learning Approach for Zero-Inflated Over-Dispersed Count Data. Application to Micro-Retail Distribution and Urban Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020, Lecture Notes in Computer Science vol 12252</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.550-565, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58811-3_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the Qualifiers of Imperfection in Geographic Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Révision des qualificatifs de l'imparfait pour l'information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Data Imperfection 1: From theory to applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'imperfection des données géographiques 1: bases théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9781786302977</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376225v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des qualificatifs de l'imparfait pour l'information géographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reviewing the Qualifiers of Imperfection in Geographic Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'imperfection des données géographiques 1: bases théoriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1: From theory to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2019, 9781786302977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376240v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment: Focus on Method Versatility and Flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'analisi delle forme urbane percepite dal pedone. Contributi dal geoprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018 18th International Conference Proceedings - Part III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smartness ed Healthiness per la transizione verso la resilienza. Orizzonti di ricerca interdisciplinare sulla città e il territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176597v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nine Forms of the French Riviera: Classifying Urban Fabrics from the Pedestrian Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Urios; J. Colomer; A. Portalés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitat Politècnica València</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1313-1325, 2018, 978-84-9048-574-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analisi delle forme urbane percepite dal pedone. Contributi dal geoprocessing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiple Fabric Assessment: Focus on Method Versatility and Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Gervasi et al. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smartness ed Healthiness per la transizione verso la resilienza. Orizzonti di ricerca interdisciplinare sulla città e il territorio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018 18th International Conference Proceedings - Part III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10962, Springer, pp.251-267, 2018, Lecture Notes in Computer Science, 9783319951676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95168-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531850v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Methods of Urban Morphology in Urban Design and Environmental Psychology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decomposing and Recomposing Urban Fabric: The City from the Pedestrian Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5732⟩</w:t>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-376, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557363v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail distribution in the city: analyzing point patterns in non-uniform network space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantitative Methods of Urban Morphology in Urban Design and Environmental Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Erin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebru Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Urios; J. Colomer; A. Portalés. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2017 Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica València, pp.1391-1400, 2017, 24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings, 978-84-9048-574-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643363v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing and Recomposing Urban Fabric: The City from the Pedestrian Point of View</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Retail distribution in the city: analyzing point patterns in non-uniform network space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2017 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KLOG Editions, 2017, 979-10-92272-22-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557369v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain clustering of social specialization in metropolitan areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Configurational Approaches to Urban Form: Empirical Test on the City of Nice (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SITI - ISMB - DIST. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.122-129, 2016, 978-2-9105-4510-5</w:t>
+              <w:t xml:space="preserve">E-agorà for the transition towards resilient communities - INPUT 2016, Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.376-382, 2016, 978-88-9052-964-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533090v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational Approaches to Urban Form: Empirical Test on the City of Nice (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Urban Fabric with Bayesian LINCS. Empirical Evidence from the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-agorà for the transition towards resilient communities - INPUT 2016, Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.376-382, 2016, 978-88-9052-964-1</w:t>
+              <w:t xml:space="preserve">SAGEO 2016 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MAGIS / UMR ESPACE, 2016, 2-910545-11-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417456v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Fabric with Bayesian LINCS. Empirical Evidence from the French Riviera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Uncertain clustering of social specialization in metropolitan areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2016 Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR MAGIS / UMR ESPACE, 2016, 2-910545-11-3</w:t>
+              <w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-129, 2016, 978-2-9105-4510-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533075v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels avenirs pour les paysages de la vigne ? Éléments d’une géo-prospective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Angles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.208, 2014, 9782759222117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Clustering through Spatial Interaction Data. The Case of Commuting Flows in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Murgante B., Gervasi O., Iglesias A., Taniar D., Apduhan B.O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2011, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (6782), Springer-Verlag, pp.135-151, 2011, Lecture Notes in Computer Science, 978-3-642-21927-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14815,104 +14949,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inde rurale, Inde urbaine: qualification et quantification de l'aptitude au changement des territoires indiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp. 316-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00959982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14922,166 +15056,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Clustering of Housing Preferences and Lifestyles: a Comparative Analysis of Home Ownership in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Scarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01505436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales et système de la mobilité : un modèle bayésien pour la Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15091,391 +15225,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de Drap une Ville Conviviale du Quart d’Heure. Approche par le langage des Patterns.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slimane Dellal</w:t>
+                <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Côte d'Azur. 2025, pp.1-55</w:t>
+              <w:t xml:space="preserve">Cnrs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05523680v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bognon</w:t>
+                <w:t xml:space="preserve">Faire de Drap une Ville Conviviale du Quart d’Heure. Approche par le langage des Patterns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriol Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Cairey-Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+              <w:t xml:space="preserve">Université Côte d'Azur. 2025, pp.1-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05233708v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles dynamiques de localisation des ménages et des activités dans les territoires urbains pour découpler accessibilité et mobilité automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Balac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Subvention 11-MT6PREDITG06-5-CVS-053, UMR Espace, Université d'Avignon; UMR Espace, Université de Nice; ETH Zurich; Laboratoire d'informatique d'Avignon, Université d'Avignon; UNIVERSITE Nice Sophia Antipolis; LET. 2015, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15485,91 +15619,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville, complexité, incertitude. Enjeux de connaissance pour le géographe et l'urbaniste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Côte d'Azur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01968002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15579,161 +15713,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Briquet-Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01101727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15801,51 +15935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E91E96B"/>
+    <w:nsid w:val="98B4C09E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15949,51 +16083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FB9D22A"/>
+    <w:nsid w:val="E8093E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16097,51 +16231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BC11671A"/>
+    <w:nsid w:val="B1A32B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16245,51 +16379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1AE65257"/>
+    <w:nsid w:val="571CA592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16393,51 +16527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5994F613"/>
+    <w:nsid w:val="FD8CE756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16541,51 +16675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A291D227"/>
+    <w:nsid w:val="69A43530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16689,51 +16823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="31714D71"/>
+    <w:nsid w:val="603255E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16837,51 +16971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F3AF5D31"/>
+    <w:nsid w:val="BFD5A211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16985,51 +17119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C5775306"/>
+    <w:nsid w:val="AE0F2C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17133,51 +17267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="51B4377A"/>
+    <w:nsid w:val="37C5D6C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17281,51 +17415,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2CB90FBB"/>
+    <w:nsid w:val="84CF5436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17429,51 +17563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FA4C320F"/>
+    <w:nsid w:val="2F5A9E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17693,51 +17827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleischmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Novotn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nj0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Erin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Cubukcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ua7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Araldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.265-302" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12122159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Guyot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103947" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Iovene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-33-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319832612" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00063" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Linke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s41056-018-0020-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.07.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v05.n02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser Pont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cutini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Psenner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Khader" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533221v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533344v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Carfantan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Stufano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser-Pont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cuzzoni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Asino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastacia Rodrigues de Carvalho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Saraiva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dardelet Doya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/formes-resilientes-urbanisme-et-metropole/9782080459657" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580185v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Nefzger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798781v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908867v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908210v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925785v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10562-3_37" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477740v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadahiro Yukio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974904v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_37" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974873v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58820-5_44" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_40" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557358v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ocs.editorial.upv.es/index.php/ISUF/ISUF2017/paper/viewFile/5219/3567" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5219" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531850v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5732" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643363v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_27" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533090v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533075v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573994v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130980v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523680v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Amoussou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dellal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01968002v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleischmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Novotn&#253;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102242" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nj0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Erin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Cubukcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ua7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12122159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Araldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.265-302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Iovene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Guyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-33-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319832612" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Linke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s41056-018-0020-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v05.n02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.07.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser Pont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cutini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Psenner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Khader" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Carfantan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533485v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Stufano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126497v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser-Pont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cuzzoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Asino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastacia Rodrigues de Carvalho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Saraiva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dardelet Doya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/formes-resilientes-urbanisme-et-metropole/9782080459657" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Nefzger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798781v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10562-3_37" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadahiro Yukio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_37" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58820-5_44" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_40" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531850v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ocs.editorial.upv.es/index.php/ISUF/ISUF2017/paper/viewFile/5219/3567" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5219" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_27" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5732" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417456v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533075v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533090v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126365v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523680v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Amoussou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dellal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01968002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>