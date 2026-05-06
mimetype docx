--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -862,278 +862,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streetscape morphometrics: Expanding momepy to analyze urban form from the street point of view</w:t>
+                <w:t xml:space="preserve">Streetscape Analysis with Generative AI (SAGAI): Vision-language assessment and mapping of urban scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+                <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fleischmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Novotný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102242⟩</w:t>
+              <w:t xml:space="preserve">Geomatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77 (2), pp.100063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomat.2025.100063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377975v1</w:t>
+                <w:t xml:space="preserve">hal-05523474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streetscape Analysis with Generative AI (SAGAI): Vision-language assessment and mapping of urban scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Streetscape morphometrics: Expanding momepy to analyze urban form from the street point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+                <w:t xml:space="preserve">Marek Novotný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 77 (2), pp.100063. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.102242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomat.2025.100063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523474v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population potential on catchment area (PPCA): A Python-based tool for worldwide geospatial population analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31, pp.102245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1167,64 +1167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population and Morphological Change: A Study of Building Type Replacements in the Osaka‐Kobe City‐Region in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Sadahiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1271,77 +1271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail spatial organisation and the physical city: bridging retail geography and urban morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wayens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (3), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1388,64 +1388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The urban fabric of Turkish cities. Lessons from Karşıyaka, Izmir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Erin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebru Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1505,51 +1505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Form of a Smart City District: A Morphometric Comparison with Examples of Previous Design Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1590,295 +1590,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some unexpected trajectories of urban morphology in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Building types in France. Clustering building morphometrics using national spatial data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAJ - Serbian Architectural Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3-4), pp.265-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig31.265-302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316582v1</w:t>
+                <w:t xml:space="preserve">hal-04368279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building types in France. Clustering building morphometrics using national spatial data.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.187-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig31.265-302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04368279v1</w:t>
+                <w:t xml:space="preserve">hal-03924743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some unexpected trajectories of urban morphology in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noésis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39, pp.187-214</w:t>
+              <w:t xml:space="preserve">SAJ - Serbian Architectural Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1-2 part 2), pp.204-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924743v1</w:t>
+                <w:t xml:space="preserve">hal-04316582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the similarities between informal and traditional settlements: a methodology and an application</w:t>
               </w:r>
@@ -1890,51 +1890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 115, pp.103211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,64 +2115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The urban form of Brussels from the street perspective: The role of vegetation in the definition of the urban fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2232,51 +2232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Data for Smart City Morphology: the case of Meridia Neighbourhood in Nice, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2323,77 +2323,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying building typologies and their spatial patterns in the metropolitan areas of Marseille and Osaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2440,64 +2440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring inequalities in India through housing overcrowding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (2), pp.593-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2525,486 +2525,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the street to the metropolitan region: Pedestrian perspective in urban fabric analysis</w:t>
+                <w:t xml:space="preserve">The Character of Urban Japan: Overview of Osaka-Kobe’s Cityscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (7), pp.1243-1263. </w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2399808319832612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557278v1</w:t>
+                <w:t xml:space="preserve">hal-02557275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning Approach to Study the Relationship between Features of the Urban Environment and Street Value</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bayesian Network Clustering and Self-Organizing Maps under the Test of Indian Districts. A comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Emsellem</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci3030100⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.31909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319539v1</w:t>
+                <w:t xml:space="preserve">hal-02176573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Clustering and Self-Organizing Maps under the Test of Indian Districts. A comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Machine Learning Approach to Study the Relationship between Features of the Urban Environment and Street Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joan Perez</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.31909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3030100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176573v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Character of Urban Japan: Overview of Osaka-Kobe’s Cityscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From the street to the metropolitan region: Pedestrian perspective in urban fabric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.105. </w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (7), pp.1243-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/urbansci3040105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2399808319832612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557275v1</w:t>
+                <w:t xml:space="preserve">hal-02557278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail Fabric Assessment: Describing retail patterns within urban space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3051,51 +3051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roter Teppich für Investoren? Eine Analyse zur Wahl des Planungsinstruments und der Verfahrensdauer bei der Aufstellung von Bebauungsplänen für Vorhaben des großflächigen Einzelhandels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Joachim Linke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3142,64 +3142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing retail agglomeration form in urban space: local fractal indicators for point pattern analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.505-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3233,64 +3233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of urban space in India: Defining urban macro-structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3331,689 +3331,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions of uncertainty in geography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Significant patterns in urban form. Spatial analysis of morphological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.455-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2017.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573648v1</w:t>
+                <w:t xml:space="preserve">hal-02557345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant patterns in urban form. Spatial analysis of morphological indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uncertain logical gates in possibilistic networks: Theory and application to human geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2017.00045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.101 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557345v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain logical gates in possibilistic networks: Theory and application to human geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questions of uncertainty in geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+                <w:t xml:space="preserve">Myriam Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Prade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82, pp.101 - 118. </w:t>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (10), pp.2261-2280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445519v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining and Big Freight Transport Database Analysis and Forecasting Capabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Indicator-based analysis of investors's influence on municipal planning using the example of urban location suitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Maritime Science </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flächenmanagement und Bodenordnung (FUB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531842v1</w:t>
+                <w:t xml:space="preserve">hal-03531824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the built-up form/mobility relationship: Spatial affordance and lifestyles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60, pp.50-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2016.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator-based analysis of investors's influence on municipal planning using the example of urban location suitability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Data Mining and Big Freight Transport Database Analysis and Forecasting Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flächenmanagement und Bodenordnung (FUB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions on Maritime Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7225/toms.v05.n02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531824v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street Network Morphology and Retail Locations. Application to the city of Nice (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurimondi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ECTQG 2015 - XIX European Colloquium on Theoretical and Quantitative Geography, VIII (17), pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4038,90 +4038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social polarization in the metropolitan area of Marseille. Modelling uncertain knowledge with probabilistic and possibilistic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Scarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Ontologies and Uncertainty in Geographical Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Land Use, Mobility and Environment (TeMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4258,51 +4258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interface: contribution to the analysis of geographical space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4521,303 +4521,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Insufficient Role of Urban Form and Its Uses in Baseline Assessments of Urban Plans in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Form Patterns for the Suburban 15-Minute City: The Case of Drap (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP 2025 - Planning as a Transformative Action in an Age of Planetary Crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yildiz Teknik Universitesi, Jul 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ISUF 2025 - XXXII International Seminar On Urban Form - Urban Morphology in the Age of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Torino, Jun 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523803v1</w:t>
+                <w:t xml:space="preserve">hal-05523822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Form Patterns for the Suburban 15-Minute City: The Case of Drap (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Insufficient Role of Urban Form and Its Uses in Baseline Assessments of Urban Plans in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Picard</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF 2025 - XXXII International Seminar On Urban Form - Urban Morphology in the Age of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Torino, Jun 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">AESOP 2025 - Planning as a Transformative Action in an Age of Planetary Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yildiz Teknik Universitesi, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523822v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre de la complexité. Les langages des patterns comme base de toute intervention sur les espaces urbains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A pattern language for human-centred European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint 2024. Mesurer l'espace et après ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESPACE, CNRS - Avignon Université - Aix-Marseille Université - Université Côte d'Azur, Jun 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Symposium Kern-Band-Netz-Stadt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Urban Design, TU Wien, Jan 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864020v1</w:t>
+                <w:t xml:space="preserve">hal-04863899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emc2 model for the 15-minute city in peripheral areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and Assessing Linear Settlements on the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linear Settlement Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Urban Design, TU Wien, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,152 +4944,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pattern language for human-centred European cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apprendre de la complexité. Les langages des patterns comme base de toute intervention sur les espaces urbains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Kern-Band-Netz-Stadt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Urban Design, TU Wien, Jan 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Géopoint 2024. Mesurer l'espace et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESPACE, CNRS - Avignon Université - Aix-Marseille Université - Université Côte d'Azur, Jun 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863899v1</w:t>
+                <w:t xml:space="preserve">hal-04864020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toponymic representation of spaces within the city through real estate ads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5108,165 +5108,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walkability in self-organized deregulated settlements: Potential, contradictions, empirical evidence in two Mediterranean cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Dimension of COVID-19. An Exploratory Approach to Investigate Spatiotemporal Profiles of Epidemiological Trajectories in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munir Khader</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Guillaume Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF 2023: Praxis of Urban Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Belgrade, Sep 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.130-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355720v1</w:t>
+                <w:t xml:space="preserve">hal-04329764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Form and Place Perception: Exploring the link between morphological regions and toponyms in real estate ads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUF 2023: Praxis of Urban Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Belgrade, Sep 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5285,152 +5298,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Dimension of COVID-19. An Exploratory Approach to Investigate Spatiotemporal Profiles of Epidemiological Trajectories in Japan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walkability in self-organized deregulated settlements: Potential, contradictions, empirical evidence in two Mediterranean cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ladmiral</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Munir Khader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.130-132</w:t>
+              <w:t xml:space="preserve">ISUF 2023: Praxis of Urban Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Belgrade, Sep 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329764v1</w:t>
+                <w:t xml:space="preserve">hal-04355720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle bayésienne : causalité multivariée dans les systèmes spatiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5468,64 +5468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyer Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5615,77 +5615,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification of the French Riviera morphogenesis using a machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Prouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5710,64 +5710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Regionalisation of French Cities -A methodology for street-based analysis of urban form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5792,51 +5792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutive Meshed Compact City -A new framework for the 15mC in peripheral areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5900,64 +5900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self organized peripheries in Mediterranean cities. Examples from Rome and Jerusalem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Khader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ISUFItaly International Conference. Morphology and Urban Design. New strategies for a changing society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5982,64 +5982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Fabric Assessment and the Italian tradition of Urban Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ISUFItaly International Conference - Morphology and Urban Design, new strategies for a changing society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6058,424 +6058,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartiers aux bords de la Voie Rapide. Vivre au contact d'une infrastructure routière à Nice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La forme matérielle de la Smart City : réflexions autour des espaces publics de Nice Méridia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter la ville. Quartiers, sociabilités, minorités.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">L’organisation de l’espace public dans la fabrique de la ville et de la smart city.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508917v1</w:t>
+                <w:t xml:space="preserve">hal-03508916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce dans son contexte physique : comprendre les tissus commerciaux dans la ville.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème colloque ASDRLF - Territoire(s) et numérique : innovations, mutations et décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">La connaissance incertaine et ses vertus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507788v1</w:t>
+                <w:t xml:space="preserve">hal-03507814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forme matérielle de la Smart City : réflexions autour des espaces publics de Nice Méridia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le commerce dans son contexte physique : comprendre les tissus commerciaux dans la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’organisation de l’espace public dans la fabrique de la ville et de la smart city.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">57ème colloque ASDRLF - Territoire(s) et numérique : innovations, mutations et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508916v1</w:t>
+                <w:t xml:space="preserve">hal-03507788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quartiers aux bords de la Voie Rapide. Vivre au contact d'une infrastructure routière à Nice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La connaissance incertaine et ses vertus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Habiter la ville. Quartiers, sociabilités, minorités.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507814v1</w:t>
+                <w:t xml:space="preserve">hal-03508917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t>
@@ -6517,64 +6517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The real estate ads, a new data source to understand the social representation of urban space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2021 - European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6724,51 +6724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revanche de la forme urbaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBAN FEEDBACK Perspectives critiques sur 50 années d’enseignement et de recherche en urbanisme (1968-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6793,51 +6793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The form of the new city: how does it compare to traditional urbanisation? The case of Nice Méridia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,588 +6895,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Session: Spatial Analysis (3/3) Urban street landscape and well-being in Brussels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The contemporary city mirrored by its form. A research agenda for geographers and planners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Spatial Big Data in urban environments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533319v1</w:t>
+                <w:t xml:space="preserve">hal-03533378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contemporary city mirrored by its form. A research agenda for geographers and planners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Urban form and green spaces. Towards integrated analytical models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Big Data in urban environments.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Second Symposium on Social-Ecological Urbanism: Balancing Dense and Green Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533378v1</w:t>
+                <w:t xml:space="preserve">hal-03533363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban form and green spaces. Towards integrated analytical models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Urban Perforation and Regeneration in Japan: The relationship between Urbanization Characteristics, Network Centrality and Population Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Sadahiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Symposium on Social-Ecological Urbanism: Balancing Dense and Green Urban Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533363v1</w:t>
+                <w:t xml:space="preserve">hal-03533336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Perforation and Regeneration in Japan: The relationship between Urbanization Characteristics, Network Centrality and Population Distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The valorisation of urban residential space. Questions and approaches for the quantitative geographer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533336v1</w:t>
+                <w:t xml:space="preserve">hal-03533230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valorisation of urban residential space. Questions and approaches for the quantitative geographer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bridging configurational and urban fabric analysis: the street as a keystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">ISUF 2019 XXVI International Seminar on Urban Form: Cities as Assemblages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533230v1</w:t>
+                <w:t xml:space="preserve">hal-03533485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging configurational and urban fabric analysis: the street as a keystone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">General Session: Spatial Analysis (3/3) Urban street landscape and well-being in Brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF 2019 XXVI International Seminar on Urban Form: Cities as Assemblages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nicosie, Cyprus</w:t>
+              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533485v1</w:t>
+                <w:t xml:space="preserve">hal-03533319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une typologie du paysage urbain bruxellois dans une perspective de recherche en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7514,77 +7514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Fabric Assessment: Analysis of the Urban Form of Osaka, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7622,64 +7622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Fabric, Configuration of the Street Network and Spatial Distribution of Retail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7704,64 +7704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry along the way. Applications and conceptualizations for the morphology of urban fabrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,51 +7812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing the City for an Uncertain Future. Morphological Resilience and Antifragility in Urban Strategic Foresight.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IGU Urban Commission Annual Meeting - Urban Challenges in a complex World - Key factors for urban growth and decline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7881,77 +7881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Typologies for Urban Fabric Classification: Osaka and Marseille Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7989,64 +7989,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodological approach for retail fabrics in the city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Spatial Analysis and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8084,64 +8084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Fabric Assessment: application to the case of Brussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8179,64 +8179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Fabric Assessment: Exploring the Forms of a Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8287,77 +8287,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t>
@@ -8395,64 +8395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail Activity and the City. Contributions from the Analysis of Urban Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8477,64 +8477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Bayesian Models for the Sustainable City: The Case of Urban Sprawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2017 - 17th International Conference on Computational Science and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Trieste, Italy. pp.392-407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8568,64 +8568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Form from the Pedestrian Point of View: Spatial Patterns on a Street Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9th International Conference on Innovation in Urban and Regional Planning (INPUT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SiTI, Istituto Superiore sui Sistemi Territoriali per l'Innovazione ISMB, Istituto Superiore Mario Boella DIST - Politecnico di Torino, Sep 2016, Turin, Italy. pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8644,230 +8644,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis of the Indian Subcontinent: the Complexity Investigated through Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Questions of uncertainty in geographical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joan Perez</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computers in Urban Planning and Urban Management (CUPUM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cambridge, MA, United States. pp.287</w:t>
+              <w:t xml:space="preserve">ECTQG 2015 - XIX European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303057v1</w:t>
+                <w:t xml:space="preserve">hal-02126495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions of uncertainty in geographical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial Analysis of the Indian Subcontinent: the Complexity Investigated through Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2015 - XIX European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computers in Urban Planning and Urban Management (CUPUM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cambridge, MA, United States. pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126495v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Specialization of Space: Clustering Households on the French Riviera</w:t>
               </w:r>
@@ -8892,51 +8892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8983,90 +8983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertain Logical Gates in Possibilistic Networks. An Application to Human Geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec, QC, Canada. pp.249-263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9100,90 +9100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9219,385 +9219,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre pratique de réseaux possibilistes pour modéliser la spécialisation sociale dans les espaces métropolisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospecting the evolution of a winegrowing region through MAS modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.267-274</w:t>
+              <w:t xml:space="preserve">International Conference in Computational Science and Its Applications - ICCSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Guimarães, Portugal. pp.199-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150542v1</w:t>
+                <w:t xml:space="preserve">hal-02126350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospecting the evolution of a winegrowing region through MAS modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quels avenirs pour les terroires-paysages viticoles et oléicoles ?, Quelle place accorder au paysage en France méditerranéenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Computational Science and Its Applications - ICCSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Guimarães, Portugal. pp.199-214</w:t>
+              <w:t xml:space="preserve">Journée de restitution du programme PATERMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126350v1</w:t>
+                <w:t xml:space="preserve">hal-02126497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels avenirs pour les terroires-paysages viticoles et oléicoles ?, Quelle place accorder au paysage en France méditerranéenne ?</w:t>
+                <w:t xml:space="preserve">Mise en œuvre pratique de réseaux possibilistes pour modéliser la spécialisation sociale dans les espaces métropolisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du programme PATERMED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126497v1</w:t>
+                <w:t xml:space="preserve">hal-01150542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système multi-agents de l'étalement urbain dans la région AOC Bandol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation Dynamique Urbaine et Etalement Urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9635,51 +9635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent dynamics in rural/urban interaction: conceptual considerations for model implementation « Concepts Behind Models »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S4 - Spatial Simulation for the Social Sciences MODUS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9717,77 +9717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospecting the evolution of a suburban wine-growing region through multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INPUT2012, Seventh International Conference on Informatics and Urban and Regional Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9825,77 +9825,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 3 M des relations entre formes urbaines et pratiques de déplacements : morphologie, mobilité et méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9933,64 +9933,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Spatial Analysis in Mediterranean Europe: the point of view of a French Research Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISRe Workshop, « Le prospettive delle scienze regionali italiane nella visione dei “giovani” geografi e urbanisti (ma non solo di loro) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10028,77 +10028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d'interface comme instrument d'analyse des espaces frontaliers et d'orientation de leur aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10172,314 +10172,314 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutive Meshed Compact City. Preliminary Results on Structuring the Suburban 15mC around Main Streets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta Berghauser-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Cutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT Projects Event 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523890v1</w:t>
+                <w:t xml:space="preserve">hal-05294032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutive Meshed Compact City. Preliminary Results on Structuring the Suburban 15mC around Main Streets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meta Berghauser-Pont</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Cutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT Projects Event 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294032v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Liveability in Public Spaces of Deregulated Self-Organised Settlements Between Theories and Human Practices: Lessons from Rome's Borgate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Khader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP 2025 - Planning as a Transformative Action in an Age of Planetary Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10504,51 +10504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ariane, un boulevard de centralité. Approche par le langage des Patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10629,51 +10629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutive Meshed Compact City. A pragmatic transition pathway to the 15-minute city for European metropolitan peripheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10737,64 +10737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace du commerce dans la ville.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wayens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10849,77 +10849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace entre les lignes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://urbain.sciencesconf.org/data/pages/16_Poster_inshs_l_espace_entre_les_lignes_de_f_diff.pdf, pp.Poster 16</w:t>
@@ -10948,64 +10948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie Urbaine Computationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://urbain.sciencesconf.org/data/pages/22_Poster_inshs_morphologie_urbaine_comptuationnelle_de_f_diff.pdf, pp.Poster 22</w:t>
@@ -11034,51 +11034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un langage des patterns pour la ville européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cuzzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11191,51 +11191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes résilientes, urbanisme et métropole. L'enseignement de Nice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11305,51 +11305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nice: temps, espace et société.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Huetz de Lemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11380,51 +11380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes résilientes, urbanisme et métropole. Learning from Nice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11507,468 +11507,468 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the 15-Minute Peripheral City: Identifying Main Streets and Population within Walking Distance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nice Méridia. Les contradictions du retour à la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Osvaldo Gervasi; Chiara Garau; David Taniar; Ana Maria A. C. Rocha; Maria Noelia Faginas Lago; Beniamino Murgante. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Nefzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2024 Workshops. Proceedings Part III.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-156, 2024, 9782864106920</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863276v1</w:t>
+                <w:t xml:space="preserve">hal-04863138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de Nice : Les représentations socio-spatiales depuis les descriptifs des annonces immobilières géolocalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-142, 2024, 9782864106920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nice Méridia. Les contradictions du retour à la ville.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Potential of the 15-Minute Peripheral City: Identifying Main Streets and Population within Walking Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Osvaldo Gervasi; Chiara Garau; David Taniar; Ana Maria A. C. Rocha; Maria Noelia Faginas Lago; Beniamino Murgante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville.</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2024 Workshops. Proceedings Part III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.50-60, 2024, Lecture Notes in Computer Science, 978-3-031-65237-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65238-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863138v1</w:t>
+                <w:t xml:space="preserve">hal-04863276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de la ville : recherches morphologiques sur Nice et son espace métropolitain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Prouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-112, 2024, 9782864106920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11983,51 +11983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding principles for the 15-minute city in peripheral areas: the emc2 model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12095,90 +12095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy of contemporary urban forms in France: Towards an Urban Atlas through Multiple Fabric Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12203,64 +12203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized peripheries in Mediterranean cities. Examples from Rome and Jerusalem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Khader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ISUFItaly International Conference. Morphology and Urban Design. New strategies for a changing society. Proceedings.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12279,312 +12279,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying urban space from textual data: Toward a meth-odological protocol to extract geographic knowledge from real estate ads.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphogenesis of urban peripheries in the 20th century : examples from the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2022 Workshops. Proceedings Part II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925785v1</w:t>
+                <w:t xml:space="preserve">hal-03908210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of urban peripheries in the 20th century : examples from the French Riviera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Studying urban space from textual data: Toward a meth-odological protocol to extract geographic knowledge from real estate ads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Gervasi; B. Murgante; S. Misra; A.M.A.C. Rocha; C. Garau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2022 Workshops. Proceedings Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13378, Springer, pp.520-537, 2022, Lecture Notes in Computer Science, 978-3-031-10561-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10562-3_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908210v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and tools in geoprospective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12648,77 +12648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The City and the Metropolis: Urban Form through Multiple Fabric Assessment in Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergio Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
@@ -12741,320 +12741,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring building typologies through fast iterative Bayesian clustering</w:t>
+                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...25 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergio Porta. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021 Proceedings, Avignon, UMR ESPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.113-124, 2021, 978-2-910545-12-1</w:t>
+              <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228379v1</w:t>
+                <w:t xml:space="preserve">hal-03508906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploring building typologies through fast iterative Bayesian clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
+              <w:t xml:space="preserve">SAGEO 2021 Proceedings, Avignon, UMR ESPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-124, 2021, 978-2-910545-12-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508906v1</w:t>
+                <w:t xml:space="preserve">hal-03228379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13105,64 +13105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Evolution of Building Types: Methodological proposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadahiro Yukio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13198,386 +13198,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the Residential Valorisation of Urban Space at the Street Level. The French Riviera as Example.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possibilistic Estimation of Distributions to Leverage Sparse Data in Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Lesot; Susana M. Vieira; Marek Z. Reformat; João Paulo Carvalho; Anna Wilbik; Bernadette Bouchon-Meunier; Ronald R. Yager. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020. Lecture Notes in Computer Science vol 12252</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.505-520, 2020, </w:t>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. IPMU 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58811-3_37⟩</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-444, 2020, Information Processing and Management of Uncertainty in Knowledge-Based Systems - 18th International Conference, IPMU 2020, Lisbon, Portugal, June 15-19, 2020, Proceedings, Part I, 978-3-030-50145-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974904v1</w:t>
+                <w:t xml:space="preserve">hal-02885825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Morphological Resilience. Methodological Challenges for Metropolitan Areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020, Lecture Notes in Computer Science vol 12252</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.593-609, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58820-5_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Estimation of Distributions to Leverage Sparse Data in Machine Learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Describing the Residential Valorisation of Urban Space at the Street Level. The French Riviera as Example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. IPMU 2020.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020. Lecture Notes in Computer Science vol 12252</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.505-520, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58811-3_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02885825v1</w:t>
+                <w:t xml:space="preserve">hal-02974904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophes, changement et résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Cyrulnik, Laurence Vanin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart city, le catastrophisme, penser le pire et agir pour le meilleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ovadia, 2020, 978-2-36392-422-3</w:t>
@@ -13606,77 +13606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Count Regression and Machine Learning Approach for Zero-Inflated Over-Dispersed Count Data. Application to Micro-Retail Distribution and Urban Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020, Lecture Notes in Computer Science vol 12252</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.550-565, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13710,64 +13710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision des qualificatifs de l'imparfait pour l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'imperfection des données géographiques 1: bases théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13809,64 +13809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewing the Qualifiers of Imperfection in Geographic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographic Data Imperfection 1: From theory to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2019, 9781786302977. </w:t>
@@ -13904,64 +13904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analisi delle forme urbane percepite dal pedone. Contributi dal geoprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smartness ed Healthiness per la transizione verso la resilienza. Orizzonti di ricerca interdisciplinare sulla città e il territorio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13980,299 +13980,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nine Forms of the French Riviera: Classifying Urban Fabrics from the Pedestrian Perspective.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple Fabric Assessment: Focus on Method Versatility and Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">D. Urios; J. Colomer; A. Portalés. </w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Gervasi et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018 18th International Conference Proceedings - Part III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10962, Springer, pp.251-267, 2018, Lecture Notes in Computer Science, 9783319951676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universitat Politècnica València</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95168-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557358v1</w:t>
+                <w:t xml:space="preserve">hal-02176597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment: Focus on Method Versatility and Flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Nine Forms of the French Riviera: Classifying Urban Fabrics from the Pedestrian Perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">O. Gervasi et al. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Urios; J. Colomer; A. Portalés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018 18th International Conference Proceedings - Part III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10962, Springer, pp.251-267, 2018, Lecture Notes in Computer Science, 9783319951676. </w:t>
+              <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitat Politècnica València</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1313-1325, 2018, 978-84-9048-574-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95168-3_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176597v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing and Recomposing Urban Fabric: The City from the Pedestrian Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-376, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14319,64 +14319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Methods of Urban Morphology in Urban Design and Environmental Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Erin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebru Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14427,64 +14427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail distribution in the city: analyzing point patterns in non-uniform network space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2017 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KLOG Editions, 2017, 979-10-92272-22-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14503,307 +14503,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational Approaches to Urban Form: Empirical Test on the City of Nice (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uncertain clustering of social specialization in metropolitan areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-agorà for the transition towards resilient communities - INPUT 2016, Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.376-382, 2016, 978-88-9052-964-1</w:t>
+              <w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-129, 2016, 978-2-9105-4510-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417456v1</w:t>
+                <w:t xml:space="preserve">hal-03533090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Fabric with Bayesian LINCS. Empirical Evidence from the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2016 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR MAGIS / UMR ESPACE, 2016, 2-910545-11-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain clustering of social specialization in metropolitan areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Configurational Approaches to Urban Form: Empirical Test on the City of Nice (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SITI - ISMB - DIST. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.122-129, 2016, 978-2-9105-4510-5</w:t>
+              <w:t xml:space="preserve">E-agorà for the transition towards resilient communities - INPUT 2016, Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.376-382, 2016, 978-88-9052-964-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533090v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels avenirs pour les paysages de la vigne ? Éléments d’une géo-prospective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14845,51 +14845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Clustering through Spatial Interaction Data. The Case of Commuting Flows in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14963,64 +14963,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inde rurale, Inde urbaine: qualification et quantification de l'aptitude au changement des territoires indiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp. 316-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15070,51 +15070,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Clustering of Housing Preferences and Lifestyles: a Comparative Analysis of Home Ownership in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Scarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15145,51 +15145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales et système de la mobilité : un modèle bayésien pour la Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15361,51 +15361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de Drap une Ville Conviviale du Quart d’Heure. Approche par le langage des Patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15492,51 +15492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles dynamiques de localisation des ménages et des activités dans les territoires urbains pour découpler accessibilité et mobilité automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Balac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15633,51 +15633,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville, complexité, incertitude. Enjeux de connaissance pour le géographe et l'urbaniste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Côte d'Azur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15727,51 +15727,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15935,51 +15935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98B4C09E"/>
+    <w:nsid w:val="21E8C5EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16083,51 +16083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E8093E1D"/>
+    <w:nsid w:val="28D3BA4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16231,51 +16231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B1A32B9B"/>
+    <w:nsid w:val="931C2970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16379,51 +16379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="571CA592"/>
+    <w:nsid w:val="3F9DA905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16527,51 +16527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FD8CE756"/>
+    <w:nsid w:val="088E909F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16675,51 +16675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="69A43530"/>
+    <w:nsid w:val="22263C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16823,51 +16823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="603255E7"/>
+    <w:nsid w:val="B1930D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16971,51 +16971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BFD5A211"/>
+    <w:nsid w:val="91FA685F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17119,51 +17119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AE0F2C06"/>
+    <w:nsid w:val="7DF4740E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17267,51 +17267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="37C5D6C7"/>
+    <w:nsid w:val="70F8B34E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17415,51 +17415,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="84CF5436"/>
+    <w:nsid w:val="BFB9825A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17563,51 +17563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2F5A9E84"/>
+    <w:nsid w:val="5B381347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17827,51 +17827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleischmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Novotn&#253;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102242" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nj0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Erin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Cubukcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ua7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12122159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Araldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.265-302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Iovene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Guyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-33-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319832612" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Linke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s41056-018-0020-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v05.n02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.07.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser Pont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cutini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Psenner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Khader" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Carfantan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533485v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Stufano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126497v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser-Pont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cuzzoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Asino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastacia Rodrigues de Carvalho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Saraiva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dardelet Doya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/formes-resilientes-urbanisme-et-metropole/9782080459657" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Nefzger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798781v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10562-3_37" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadahiro Yukio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_37" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58820-5_44" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_40" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531850v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ocs.editorial.upv.es/index.php/ISUF/ISUF2017/paper/viewFile/5219/3567" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5219" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_27" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5732" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417456v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533075v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533090v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126365v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523680v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Amoussou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dellal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01968002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleischmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Novotn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nj0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Erin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Cubukcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ua7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12122159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Araldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.265-302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Iovene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Guyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-33-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319832612" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Linke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s41056-018-0020-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v05.n02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser Pont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cutini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Psenner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Khader" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Carfantan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533378v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Stufano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294032v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser-Pont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cuzzoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Asino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastacia Rodrigues de Carvalho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Saraiva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dardelet Doya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/formes-resilientes-urbanisme-et-metropole/9782080459657" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Nefzger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798781v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925785v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10562-3_37" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadahiro Yukio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58820-5_44" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_37" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_40" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531850v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ocs.editorial.upv.es/index.php/ISUF/ISUF2017/paper/viewFile/5219/3567" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5219" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_27" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5732" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533090v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126365v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523680v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Amoussou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dellal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01968002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>