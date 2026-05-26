--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1486,1066 +1486,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Form of a Smart City District: A Morphometric Comparison with Examples of Previous Design Models</w:t>
+                <w:t xml:space="preserve">Building types in France. Clustering building morphometrics using national spatial data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+                <w:t xml:space="preserve">Allessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land12122159⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3-4), pp.265-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig31.265-302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346554v1</w:t>
+                <w:t xml:space="preserve">hal-04368279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building types in France. Clustering building morphometrics using national spatial data.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.187-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368279v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville contrôlable à la ville complexe : incertitude de la connaissance et fondements rationnels de l'urbanisme</w:t>
+                <w:t xml:space="preserve">Some unexpected trajectories of urban morphology in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noésis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39, pp.187-214</w:t>
+              <w:t xml:space="preserve">SAJ - Serbian Architectural Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1-2 part 2), pp.204-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924743v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some unexpected trajectories of urban morphology in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Form of a Smart City District: A Morphometric Comparison with Examples of Previous Design Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAJ - Serbian Architectural Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue "Urban Morphology: A Perspective from Space", 12 (12), pp.2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12122159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316582v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the similarities between informal and traditional settlements: a methodology and an application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The urban form of Brussels from the street perspective: The role of vegetation in the definition of the urban fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Iovene</w:t>
+                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2021.103211⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 205, pp.103947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2020.103947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508836v1</w:t>
+                <w:t xml:space="preserve">hal-02961430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces multi-échelles : une approche exploratoire appliquée au littoral niçois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Perez</w:t>
+                <w:t xml:space="preserve">Exploring the similarities between informal and traditional settlements: a methodology and an application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mor</w:t>
+                <w:t xml:space="preserve">Maddalena Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tem.7958⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.103211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2021.103211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478254v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urban form of Brussels from the street perspective: The role of vegetation in the definition of the urban fabric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfaces multi-échelles : une approche exploratoire appliquée au littoral niçois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+                <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 205, pp.103947. </w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2020.103947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tem.7958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961430v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Data for Smart City Morphology: the case of Meridia Neighbourhood in Nice, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+                <w:t xml:space="preserve">Identifying building typologies and their spatial patterns in the metropolitan areas of Marseille and Osaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W2-2020-33-2020⟩</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.193-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41685-019-00127-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018207v1</w:t>
+                <w:t xml:space="preserve">hal-02557348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying building typologies and their spatial patterns in the metropolitan areas of Marseille and Osaka</w:t>
+                <w:t xml:space="preserve">Exploring inequalities in India through housing overcrowding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), pp.193-217. </w:t>
+              <w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.593-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41685-019-00127-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10901-019-09703-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557348v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring inequalities in India through housing overcrowding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Perez</w:t>
+                <w:t xml:space="preserve">Smart Data for Smart City Morphology: the case of Meridia Neighbourhood in Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.593-616. </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, VI-4/W2-2020, pp.33-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10901-019-09703-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W2-2020-33-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151141v1</w:t>
+                <w:t xml:space="preserve">hal-03018207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Character of Urban Japan: Overview of Osaka-Kobe’s Cityscapes</w:t>
               </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2739,90 +2739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine Learning Approach to Study the Relationship between Features of the Urban Environment and Street Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3032,326 +3032,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roter Teppich für Investoren? Eine Analyse zur Wahl des Planungsinstruments und der Verfahrensdauer bei der Aufstellung von Bebauungsplänen für Vorhaben des großflächigen Einzelhandels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonja Bauer</w:t>
+                <w:t xml:space="preserve">Describing retail agglomeration form in urban space: local fractal indicators for point pattern analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Joachim Linke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Immobilienökonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1365/s41056-018-0020-6⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.505-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531806v1</w:t>
+                <w:t xml:space="preserve">hal-02557295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing retail agglomeration form in urban space: local fractal indicators for point pattern analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+                <w:t xml:space="preserve">Identification and quantification of urban space in India: Defining urban macro-structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2018.00063⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (10), pp.1988-2004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098018783870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557295v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of urban space in India: Defining urban macro-structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Perez</w:t>
+                <w:t xml:space="preserve">Roter Teppich für Investoren? Eine Analyse zur Wahl des Planungsinstruments und der Verfahrensdauer bei der Aufstellung von Bebauungsplänen für Vorhaben des großflächigen Einzelhandels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
+                <w:t xml:space="preserve">Hans Joachim Linke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (10), pp.1988-2004. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Immobilienökonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1-2), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098018783870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1365/s41056-018-0020-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151180v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant patterns in urban form. Spatial analysis of morphological indicators</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions of uncertainty in geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator-based analysis of investors's influence on municipal planning using the example of urban location suitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3956,51 +3956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street Network Morphology and Retail Locations. Application to the city of Nice (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Ontologies and Uncertainty in Geographical Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4271,64 +4271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4396,77 +4396,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008/03 (37), pp.193-207</w:t>
@@ -5013,938 +5013,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toponymic representation of spaces within the city through real estate ads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Dimension of COVID-19. An Exploratory Approach to Investigate Spatiotemporal Profiles of Epidemiological Trajectories in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Blanchi</w:t>
+                <w:t xml:space="preserve">Guillaume Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.130-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329864v1</w:t>
+                <w:t xml:space="preserve">hal-04329764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Dimension of COVID-19. An Exploratory Approach to Investigate Spatiotemporal Profiles of Epidemiological Trajectories in Japan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban Form and Place Perception: Exploring the link between morphological regions and toponyms in real estate ads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ladmiral</w:t>
+                <w:t xml:space="preserve">Alicia Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.130-132</w:t>
+              <w:t xml:space="preserve">ISUF 2023: Praxis of Urban Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Belgrade, Sep 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329764v1</w:t>
+                <w:t xml:space="preserve">hal-04355732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Form and Place Perception: Exploring the link between morphological regions and toponyms in real estate ads.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+                <w:t xml:space="preserve">Walkability in self-organized deregulated settlements: Potential, contradictions, empirical evidence in two Mediterranean cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munir Khader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUF 2023: Praxis of Urban Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Belgrade, Sep 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355732v1</w:t>
+                <w:t xml:space="preserve">hal-04355720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walkability in self-organized deregulated settlements: Potential, contradictions, empirical evidence in two Mediterranean cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence artificielle bayésienne : causalité multivariée dans les systèmes spatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF 2023: Praxis of Urban Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Belgrade, Sep 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques ODYSSEE : Intelligence Artificielle en Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR ODYSSEE, Université Côte d'Azur, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355720v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle bayésienne : causalité multivariée dans les systèmes spatiaux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyer Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Decoupiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques ODYSSEE : Intelligence Artificielle en Sciences Humaines et Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athens, Greece. pp.339-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368354v1</w:t>
+                <w:t xml:space="preserve">halshs-04323263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supervised classification of the French Riviera morphogenesis using a machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04323263v1</w:t>
+                <w:t xml:space="preserve">hal-04329854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised classification of the French Riviera morphogenesis using a machine learning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Prouin</w:t>
+                <w:t xml:space="preserve">Morphological Regionalisation of French Cities -A methodology for street-based analysis of urban form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329854v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Regionalisation of French Cities -A methodology for street-based analysis of urban form</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Evolutive Meshed Compact City -A new framework for the 15mC in peripheral areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329873v1</w:t>
+                <w:t xml:space="preserve">hal-04329837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolutive Meshed Compact City -A new framework for the 15mC in peripheral areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toponymic representation of spaces within the city through real estate ads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angelika Psenner</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal. pp.85-87</w:t>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329837v1</w:t>
+                <w:t xml:space="preserve">hal-04329864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self organized peripheries in Mediterranean cities. Examples from Rome and Jerusalem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Khader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6077,64 +6077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme matérielle de la Smart City : réflexions autour des espaces publics de Nice Méridia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’organisation de l’espace public dans la fabrique de la ville et de la smart city.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6405,51 +6405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,51 +6504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The real estate ads, a new data source to understand the social representation of urban space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6787,938 +6787,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The form of the new city: how does it compare to traditional urbanisation? The case of Nice Méridia</w:t>
+                <w:t xml:space="preserve">The contemporary city mirrored by its form. A research agenda for geographers and planners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Land Use Symposium - ILUS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, ¨Paris, France</w:t>
+              <w:t xml:space="preserve">Spatial Big Data in urban environments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533176v1</w:t>
+                <w:t xml:space="preserve">hal-03533378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contemporary city mirrored by its form. A research agenda for geographers and planners</w:t>
+                <w:t xml:space="preserve">Urban form and green spaces. Towards integrated analytical models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Big Data in urban environments.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Second Symposium on Social-Ecological Urbanism: Balancing Dense and Green Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533378v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban form and green spaces. Towards integrated analytical models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban Perforation and Regeneration in Japan: The relationship between Urbanization Characteristics, Network Centrality and Population Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Sadahiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Symposium on Social-Ecological Urbanism: Balancing Dense and Green Urban Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533363v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Perforation and Regeneration in Japan: The relationship between Urbanization Characteristics, Network Centrality and Population Distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The valorisation of urban residential space. Questions and approaches for the quantitative geographer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533336v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valorisation of urban residential space. Questions and approaches for the quantitative geographer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging configurational and urban fabric analysis: the street as a keystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">ISUF 2019 XXVI International Seminar on Urban Form: Cities as Assemblages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533230v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging configurational and urban fabric analysis: the street as a keystone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General Session: Spatial Analysis (3/3) Urban street landscape and well-being in Brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF 2019 XXVI International Seminar on Urban Form: Cities as Assemblages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nicosie, Cyprus</w:t>
+              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533485v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Session: Spatial Analysis (3/3) Urban street landscape and well-being in Brussels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Une typologie du paysage urbain bruxellois dans une perspective de recherche en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533319v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie du paysage urbain bruxellois dans une perspective de recherche en santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+                <w:t xml:space="preserve">Multiple Fabric Assessment: Analysis of the Urban Form of Osaka, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thomas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">3rd International Land Use Symposium - ILUS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533403v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment: Analysis of the Urban Form of Osaka, Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Perez</w:t>
+                <w:t xml:space="preserve">Urban Fabric, Configuration of the Street Network and Spatial Distribution of Retail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Land Use Symposium - ILUS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533221v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Fabric, Configuration of the Street Network and Spatial Distribution of Retail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The form of the new city: how does it compare to traditional urbanisation? The case of Nice Méridia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Venerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019 - 21st European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">3rd International Land Use Symposium - ILUS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, ¨Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533344v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry along the way. Applications and conceptualizations for the morphology of urban fabrics.</w:t>
               </w:r>
@@ -7920,51 +7920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Spatial Analysis and Modeling (SAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8071,90 +8071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Fabric Assessment: application to the case of Brussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG 2018 - American Association of Geographers Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8173,416 +8173,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment: Exploring the Forms of a Metropolitan Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533458v1</w:t>
+                <w:t xml:space="preserve">hal-01575135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+                <w:t xml:space="preserve">Retail Activity and the City. Contributions from the Analysis of Urban Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575135v1</w:t>
+                <w:t xml:space="preserve">hal-03533454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail Activity and the City. Contributions from the Analysis of Urban Fabrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Bayesian Models for the Sustainable City: The Case of Urban Sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCSA 2017 - 17th International Conference on Computational Science and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Trieste, Italy. pp.392-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533454v1</w:t>
+                <w:t xml:space="preserve">hal-01567726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Bayesian Models for the Sustainable City: The Case of Urban Sprawl</w:t>
+                <w:t xml:space="preserve">Multiple Fabric Assessment: Exploring the Forms of a Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2017 - 17th International Conference on Computational Science and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567726v1</w:t>
+                <w:t xml:space="preserve">hal-03533458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Form from the Pedestrian Point of View: Spatial Patterns on a Street Network</w:t>
               </w:r>
@@ -8663,51 +8663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions of uncertainty in geographical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8879,51 +8879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9238,51 +9238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospecting the evolution of a winegrowing region through MAS modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Computational Science and Its Applications - ICCSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Guimarães, Portugal. pp.199-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9307,51 +9307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels avenirs pour les terroires-paysages viticoles et oléicoles ?, Quelle place accorder au paysage en France méditerranéenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9389,51 +9389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre pratique de réseaux possibilistes pour modéliser la spécialisation sociale dans les espaces métropolisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,51 +9514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système multi-agents de l'étalement urbain dans la région AOC Bandol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9616,355 +9616,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent dynamics in rural/urban interaction: conceptual considerations for model implementation « Concepts Behind Models »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Prospecting the evolution of a suburban wine-growing region through multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S4 - Spatial Simulation for the Social Sciences MODUS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">INPUT2012, Seventh International Conference on Informatics and Urban and Regional Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126516v1</w:t>
+                <w:t xml:space="preserve">hal-02126509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospecting the evolution of a suburban wine-growing region through multi-agent systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+                <w:t xml:space="preserve">Les 3 M des relations entre formes urbaines et pratiques de déplacements : morphologie, mobilité et méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Minvielle</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPUT2012, Seventh International Conference on Informatics and Urban and Regional Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126509v1</w:t>
+                <w:t xml:space="preserve">hal-00852875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 3 M des relations entre formes urbaines et pratiques de déplacements : morphologie, mobilité et méthodologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+                <w:t xml:space="preserve">Multi-agent dynamics in rural/urban interaction: conceptual considerations for model implementation « Concepts Behind Models »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">S4 - Spatial Simulation for the Social Sciences MODUS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852875v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Spatial Analysis in Mediterranean Europe: the point of view of a French Research Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10041,77 +10041,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Frontière et Aménagement, Metz, 5-6 juillet 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Metz, France. pp.16</w:t>
@@ -10422,51 +10422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Liveability in Public Spaces of Deregulated Self-Organised Settlements Between Theories and Human Practices: Lessons from Rome's Borgate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Khader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10836,90 +10836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace entre les lignes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://urbain.sciencesconf.org/data/pages/16_Poster_inshs_l_espace_entre_les_lignes_de_f_diff.pdf, pp.Poster 16</w:t>
@@ -11204,51 +11204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes résilientes, urbanisme et métropole. L'enseignement de Nice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dardelet Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11393,51 +11393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes résilientes, urbanisme et métropole. Learning from Nice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11539,77 +11539,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Nefzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11651,51 +11651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de Nice : Les représentations socio-spatiales depuis les descriptifs des annonces immobilières géolocalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11897,51 +11897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Prouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12121,64 +12121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12203,51 +12203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized peripheries in Mediterranean cities. Examples from Rome and Jerusalem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Khader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12285,90 +12285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenesis of urban peripheries in the 20th century : examples from the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Prouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12393,51 +12393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying urban space from textual data: Toward a meth-odological protocol to extract geographic knowledge from real estate ads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12508,786 +12508,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and tools in geoprospective.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
+                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergio Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975062v1</w:t>
+                <w:t xml:space="preserve">hal-03508906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The City and the Metropolis: Urban Form through Multiple Fabric Assessment in Marseille, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring building typologies through fast iterative Bayesian clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Overal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
+              <w:t xml:space="preserve">SAGEO 2021 Proceedings, Avignon, UMR ESPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-124, 2021, 978-2-910545-12-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508905v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
+                <w:t xml:space="preserve">Spatial Evolution of Building Types: Methodological proposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Sergio Porta. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadahiro Yukio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7300 ESPACE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
+              <w:t xml:space="preserve">SAGEO 2021 - 16th Spatial Analysis and Geomatics Conference. Actes de la conférence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-910545-12-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508906v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring building typologies through fast iterative Bayesian clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Emsellem</w:t>
+                <w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021 Proceedings, Avignon, UMR ESPACE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-84, 2021, 978-0-12-818215-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00003-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228379v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t>
+                <w:t xml:space="preserve">Methods and tools in geoprospective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.57-84, 2021, 978-0-12-818215-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00003-1⟩</w:t>
+              <w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975047v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Evolution of Building Types: Methodological proposals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The City and the Metropolis: Urban Form through Multiple Fabric Assessment in Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">UMR 7300 ESPACE. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergio Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021 - 16th Spatial Analysis and Geomatics Conference. Actes de la conférence.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-910545-12-1</w:t>
+              <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477740v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilistic Estimation of Distributions to Leverage Sparse Data in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13364,51 +13364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Morphological Resilience. Methodological Challenges for Metropolitan Areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020, Lecture Notes in Computer Science vol 12252</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.593-609, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13442,51 +13442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the Residential Valorisation of Urban Space at the Street Level. The French Riviera as Example.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13619,51 +13619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Count Regression and Machine Learning Approach for Zero-Inflated Over-Dispersed Count Data. Application to Micro-Retail Distribution and Urban Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13704,826 +13704,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des qualificatifs de l'imparfait pour l'information géographique</w:t>
+                <w:t xml:space="preserve">Reviewing the Qualifiers of Imperfection in Geographic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'imperfection des données géographiques 1: bases théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1: From theory to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2019, 9781786302977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Edition</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376240v1</w:t>
+                <w:t xml:space="preserve">hal-02376225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the Qualifiers of Imperfection in Geographic Information</w:t>
+                <w:t xml:space="preserve">Révision des qualificatifs de l'imparfait pour l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Data Imperfection 1: From theory to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Wiley, 2019, 9781786302977. </w:t>
+              <w:t xml:space="preserve">L'imperfection des données géographiques 1: bases théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch9⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISTE Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9781786302977</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376225v1</w:t>
+                <w:t xml:space="preserve">hal-02376240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analisi delle forme urbane percepite dal pedone. Contributi dal geoprocessing</w:t>
+                <w:t xml:space="preserve">Multiple Fabric Assessment: Focus on Method Versatility and Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Gervasi et al. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smartness ed Healthiness per la transizione verso la resilienza. Orizzonti di ricerca interdisciplinare sulla città e il territorio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018 18th International Conference Proceedings - Part III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10962, Springer, pp.251-267, 2018, Lecture Notes in Computer Science, 9783319951676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95168-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531850v1</w:t>
+                <w:t xml:space="preserve">hal-02176597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment: Focus on Method Versatility and Flexibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nine Forms of the French Riviera: Classifying Urban Fabrics from the Pedestrian Perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">O. Gervasi et al. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Urios; J. Colomer; A. Portalés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018 18th International Conference Proceedings - Part III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitat Politècnica València</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1313-1325, 2018, 978-84-9048-574-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95168-3_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02176597v1</w:t>
+                <w:t xml:space="preserve">hal-02557358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nine Forms of the French Riviera: Classifying Urban Fabrics from the Pedestrian Perspective.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analisi delle forme urbane percepite dal pedone. Contributi dal geoprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smartness ed Healthiness per la transizione verso la resilienza. Orizzonti di ricerca interdisciplinare sulla città e il territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557358v1</w:t>
+                <w:t xml:space="preserve">hal-03531850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing and Recomposing Urban Fabric: The City from the Pedestrian Point of View</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Methods of Urban Morphology in Urban Design and Environmental Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Erin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebru Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Urios; J. Colomer; A. Portalés. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.365-376, 2017, </w:t>
+              <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica València, pp.1391-1400, 2017, 24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings, 978-84-9048-574-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557369v1</w:t>
+                <w:t xml:space="preserve">hal-02557363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Methods of Urban Morphology in Urban Design and Environmental Psychology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retail distribution in the city: analyzing point patterns in non-uniform network space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2017 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KLOG Editions, 2017, 979-10-92272-22-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557363v1</w:t>
+                <w:t xml:space="preserve">hal-01643363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail distribution in the city: analyzing point patterns in non-uniform network space</w:t>
+                <w:t xml:space="preserve">Decomposing and Recomposing Urban Fabric: The City from the Pedestrian Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2017 Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-376, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643363v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertain clustering of social specialization in metropolitan areas</w:t>
               </w:r>
@@ -14772,51 +14772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels avenirs pour les paysages de la vigne ? Éléments d’une géo-prospective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Angles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.208, 2014, 9782759222117</w:t>
@@ -14858,51 +14858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Clustering through Spatial Interaction Data. The Case of Commuting Flows in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Murgante B., Gervasi O., Iglesias A., Taniar D., Apduhan B.O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2011, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (6782), Springer-Verlag, pp.135-151, 2011, Lecture Notes in Computer Science, 978-3-642-21927-6</w:t>
@@ -15233,267 +15233,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire de Drap une Ville Conviviale du Quart d’Heure. Approche par le langage des Patterns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
+                <w:t xml:space="preserve">Auriol Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Marei</w:t>
+                <w:t xml:space="preserve">Victorine Cairey-Remonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bognon</w:t>
+                <w:t xml:space="preserve">Slimane Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+              <w:t xml:space="preserve">Université Côte d'Azur. 2025, pp.1-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05233708v1</w:t>
+                <w:t xml:space="preserve">hal-05523680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de Drap une Ville Conviviale du Quart d’Heure. Approche par le langage des Patterns.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Gras</w:t>
+                <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriol Amoussou</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorine Cairey-Remonnay</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Dellal</w:t>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Côte d'Azur. 2025, pp.1-55</w:t>
+              <w:t xml:space="preserve">Cnrs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05523680v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles dynamiques de localisation des ménages et des activités dans les territoires urbains pour découpler accessibilité et mobilité automobile</w:t>
               </w:r>
@@ -15935,51 +15935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21E8C5EE"/>
+    <w:nsid w:val="2027B0C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16083,51 +16083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28D3BA4C"/>
+    <w:nsid w:val="5C2196BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16231,51 +16231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="931C2970"/>
+    <w:nsid w:val="0157C403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16379,51 +16379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F9DA905"/>
+    <w:nsid w:val="5C18207D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16527,51 +16527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="088E909F"/>
+    <w:nsid w:val="E154B3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16675,51 +16675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="22263C86"/>
+    <w:nsid w:val="36DE097E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16823,51 +16823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B1930D78"/>
+    <w:nsid w:val="6729096F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16971,51 +16971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="91FA685F"/>
+    <w:nsid w:val="6D96D47C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17119,51 +17119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7DF4740E"/>
+    <w:nsid w:val="F8C74BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17267,51 +17267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="70F8B34E"/>
+    <w:nsid w:val="A78D2ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17415,51 +17415,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BFB9825A"/>
+    <w:nsid w:val="755F56F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17563,51 +17563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5B381347"/>
+    <w:nsid w:val="9B41851E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17827,51 +17827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleischmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Novotn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nj0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Erin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Cubukcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ua7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12122159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Araldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.265-302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Iovene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Guyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-33-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319832612" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Linke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s41056-018-0020-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v05.n02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser Pont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cutini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Psenner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Khader" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Carfantan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533378v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Stufano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294032v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser-Pont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cuzzoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Asino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastacia Rodrigues de Carvalho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Saraiva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dardelet Doya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/formes-resilientes-urbanisme-et-metropole/9782080459657" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Nefzger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798781v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925785v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10562-3_37" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadahiro Yukio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58820-5_44" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_37" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_40" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531850v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ocs.editorial.upv.es/index.php/ISUF/ISUF2017/paper/viewFile/5219/3567" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5219" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_27" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5732" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533090v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126365v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523680v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Amoussou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dellal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01968002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleischmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Novotn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nj0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Erin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Cubukcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ua7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Araldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.265-302" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12122159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Guyot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103947" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Iovene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-33-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319832612" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00063" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Linke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s41056-018-0020-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v05.n02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser Pont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cutini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Psenner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Khader" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533403v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533344v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Carfantan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Stufano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533454v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126516v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294032v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser-Pont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cuzzoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Asino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastacia Rodrigues de Carvalho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Saraiva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dardelet Doya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/formes-resilientes-urbanisme-et-metropole/9782080459657" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Nefzger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798781v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925785v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10562-3_37" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228379v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadahiro Yukio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58820-5_44" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_37" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_40" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ocs.editorial.upv.es/index.php/ISUF/ISUF2017/paper/viewFile/5219/3567" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5219" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531850v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5732" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_27" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533090v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126365v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523680v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Amoussou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dellal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01968002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>