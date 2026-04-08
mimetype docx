--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1699,51 +1699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAEA1F25"/>
+    <w:nsid w:val="8526D8A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>