--- v1 (2026-04-08)
+++ v2 (2026-05-20)
@@ -1,1644 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1592 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giovanni Manfredi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giovanni-manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2857-7886</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OKgQRukAAAAJ&hl=it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Activity Radar Challenge: Benchmarking Based on the ‘Radar Signatures of Human Activities’ Dataset From Glasgow University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Kernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fioranelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (4), pp.1813-1824. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2023.3240895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time‐frequency characterisation of bistatic Doppler signature of a wooded area walk at L‐band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFICIENT SIMULATION TOOL TO CHARACTERIZE THE RADAR CROSS SECTION OF A PEDESTRIAN IN NEAR FIELD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.145-159. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC19112701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human body modelled by canonical geometric shapes for the analysis of scattered E-fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfredi Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Di Mattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (7), pp.741-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Sentinel-1 Time-Series for Archaeological Structures Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.5183-5186, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Radar Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chongqing, China. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihia Sidi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Guinvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features Extraction of the Doppler frequency signature of a human walking at 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Doppler technique to estimate the energy expenditure of human physical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Di Mattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. 618 (5 pp.)-618 (5 pp.), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1699,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8526D8A7"/>
+    <w:nsid w:val="39BDC978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1930,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giovanni-manfredi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2857-7886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03265130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ovarlez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02511821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Leo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC19112701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredi Giovanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Mattia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02143305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Mattia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Leo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0977" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giovanni-manfredi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2857-7886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=OKgQRukAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03265130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ovarlez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02511821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Leo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC19112701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredi Giovanni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Mattia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02143305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Mattia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Leo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>