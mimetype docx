--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -233,4574 +233,4583 @@
                 <w:t xml:space="preserve">In situ EBSD Characterisation of Anisotropic Creep Behaviour in a Thick AA2139 Part during in-forming artificial ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calixte Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 388, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-x19oZa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated in situ thermomechanical analysis of cobalt under EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 383, pp.97-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-hBLy4M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the residual stresses and strains, microstructure and mechanical properties of stainless steel multipass welds produced using dual wire-tungsten inert gas process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Théodore</w:t>
+                <w:t xml:space="preserve">Nearly complete strain-induced phase transformation in cold-rolled pure cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102403⟩</w:t>
+              <w:t xml:space="preserve">Next Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.101109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nxmate.2025.101109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136447v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearly complete strain-induced phase transformation in cold-rolled pure cobalt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+                <w:t xml:space="preserve">Investigation of the residual stresses and strains, microstructure and mechanical properties of stainless steel multipass welds produced using dual wire-tungsten inert gas process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Théodore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nxmate.2025.101109⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (102403), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227518v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of hydroxyapatite particle thickness and crystalline orientation does not lead to recovery of tissue-scale mechanical properties in regenerating rat calvarial bone defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 168, pp.106998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of residual stresses and modeling of tensile deformation in wire-arc additive manufactured 6061 aluminum alloy: Diffraction and elastoplastic self-consistent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 890, pp.145891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2023.145891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Influence of Plastic Anisotropy and Strain Path on strain-induced Phase Transformation of Cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals and Materials International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12540-024-01829-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plastic anisotropy and strain path on strain-induced phase transformation of cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals and Materials International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12540-023-01490-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between microstructure, and residual strain and stress in stainless steels in-situ alloyed by double-wire arc additive manufacturing (D-WAAM) process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Théodore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Pirling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.101850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress Gradient Built in X40CrMoVN16-2 Austenitic Steel Cube Manufactured by Laser Powder Bed Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. van Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.4012-4030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-023-07148-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on the Lattice Strain Evolution in a Textured Alpha Titanium: Neutron Diffraction and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjo Emmanuel Agbovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Kabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Kockelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11837-023-05840-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microstructure, hardness and residual stresses of wire and arc additive manufactured 6061 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, pp.101520. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow stress improvement of a nickel multicrystal by physical vapor thin film deposition to reduce surface effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.100145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mlblux.2022.100145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Allotropic Transformation of Cobalt: Influence of Temperature Cycle, Mechanical Loading and Starting Microstructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Lattice strain development in an alpha titanium alloy studied using synchrotron and neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Emmanuel Agbovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Moya</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Kabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Kockelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 819, pp.141489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-021-06142-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408430v1</w:t>
+                <w:t xml:space="preserve">hal-04032770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice strain development in an alpha titanium alloy studied using synchrotron and neutron diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of Allotropic Transformation of Cobalt: Influence of Temperature Cycle, Mechanical Loading and Starting Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Winfried Kockelmann</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.1477-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-021-06142-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04032770v1</w:t>
+                <w:t xml:space="preserve">hal-03408430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on strain-induced phase transformation of cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Kabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Residual Stresses in Additively Manufactured Ti-6Al-4V by Neutron Diffraction Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (2), pp.951-961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-019-05538-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical characteristics of NixN thin films deposited by DC and HiPIMS reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Keraudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Athouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 669, pp.659-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice strain pole figures analysis in titanium during uniaxial deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 905, pp.74-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.905.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ lattice strains analysis in titanium during a uniaxial tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 662, pp.395-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2016.03.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of elastoplastic behaviour of metallic materials with a homogenization approach: a self-consistent model based on dislocation densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 226 (8), pp.2715-2727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00707-015-1347-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stress fields analysis in rolled Zircaloy-4 plates: Grazing incidence diffraction and elastoplastic self-consistent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.136 - 144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled nanostructuration of polycrystalline tungsten thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (17), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4803699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper coverage effect on tungsten crystallites texture development in W/Cu nanocomposite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3524264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength effects in micropillars of a dispersion strengthened superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Arzt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (5), pp.385-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adem.201000089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic behaviour of titanium dioxide films on polyimide substrates studied by in situ tensile testing in a X-ray diffractometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zanola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Zucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E. Depero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 268 (3), pp.365-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a biaxial tensile module at synchrotron beamline for the study of mechanical properties of nanostructured films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1224, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1224-GG03-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6/7/8), p. 609-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between residual stresses and microstructure in Mo(Cr) thin films elaborated by ionized magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Djouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Angleraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (11), pp.2247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects on the Mechanical Behavior of Nanometric W/Cu Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1086, pp.73-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1086-U04-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Thin Films and Nanometric Multilayers Using Tensile Testing and Synchrotron X-Ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (3), pp.311-317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200600094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of elastic behavior of metallic thin films by 2D synchrotron XRD and in situ tensile testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1027, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1027-D01-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction study of the mechanical elastic properties of nanometric W/Cu multilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Villain</w:t>
+                <w:t xml:space="preserve">Strains, stresses and elastic properties in polycrystalline metallic thin films: in situ deformation combined with x-ray diffraction and simulation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 524-525, pp.735-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-977-0977-FF07-01-EE07-01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007435v1</w:t>
+                <w:t xml:space="preserve">hal-01007327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strains, stresses and elastic properties in polycrystalline metallic thin films: in situ deformation combined with x-ray diffraction and simulation experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Faurie</w:t>
+                <w:t xml:space="preserve">X-ray diffraction study of the mechanical elastic properties of nanometric W/Cu multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 977, pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-977-0977-FF07-01-EE07-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007327v1</w:t>
+                <w:t xml:space="preserve">hal-01007435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction analysis of the structure and residual stresses of W/Cu multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 201 (7), pp.4372-4376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4810,78 +4819,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent plastic behaviour of pure Ti and Co: in situ thermomechanical tests under electron back-scattered diffraction and X-ray diffraction coupled with scale transition modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,100 +4905,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ EBSD Characterization of Anisotropic Creep Behavior in a Thick Hydroformed AA2139 Part during in-forming artificial ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calixte Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,100 +5026,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2026 Formability of Metallic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Tessalonique, Grèce, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse in situ du comportement thermomécanique de l'alliage 2139 sous MEB couplé à l'EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calixte Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,463 +5147,463 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécamat Aussois 2026 Images, Mécanique et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible crop rotation identification and classification: New tool and application to France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugo Javourez</w:t>
+                <w:t xml:space="preserve">Étude de la plasticité du titane et du cobalt purs en température au travers d'essais thermomécaniques in situ sous diffraction des rayons X et en électrons rétrodiffusés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251440v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la plasticité du titane et du cobalt purs en température au travers d'essais thermomécaniques in situ sous diffraction des rayons X et en électrons rétrodiffusés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+                <w:t xml:space="preserve">Flexible crop rotation identification and classification: New tool and application to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Javourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gloaguen</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221416v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated in situ thermomechanical analysis of hexagonal materials under EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec'2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-allotropic transformation study by in situ automated testing : EBSD analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,3296 +5618,3404 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées du groupe des utilisateurs Gatan et Edax (Gate)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mechanical behavior of bone in regenerating rat calvaria through multiscale characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative de cartographies du tenseur complet des contraintes résiduelles par diffraction des neutrons dans des alliages préparés par fusion laser sur lit de poudre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique du cobalt polycristallin : transformation de phase et effets de taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des propriétés mécaniques du nickel multicristallin par une restructuration des caractéristiques microstructurales de la zone surfacique par dépôt en phase vapeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles SF2M 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of α-Ti plastic anisotropy under thermomechanical loadings: temperature influence on deformation mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Neutron and X-ray diffraction measurements to explore the influence of thermal, mechanical and thermomechanical loadings on the FCC retained phase of two phase HCP/FCC cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Kabra</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th World Conference on Titanium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Materials Science, Mechanical and Automotive Engineerings and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032949v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and X-ray diffraction measurements to explore the influence of thermal, mechanical and thermomechanical loadings on the FCC retained phase of two phase HCP/FCC cobalt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Investigation of α-Ti plastic anisotropy under thermomechanical loadings: temperature influence on deformation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Agbovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials Science, Mechanical and Automotive Engineerings and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes (Cité des Congrès), France. pp.07004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032107004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295541v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transformation allotropique du cobalt polycristallin : Influence du chargement mécanique, du cycle thermique et de la microstructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In situ mechanical behavior of bone graft for bone regenerative engineering via synchrotron X-ray micro-diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Zaouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">8th International Congress on Design and Modeling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Hammammet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227936v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ mechanical behavior of bone graft for bone regenerative engineering via synchrotron X-ray micro-diffraction.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude de la transformation allotropique du cobalt polycristallin : Influence du chargement mécanique, du cycle thermique et de la microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Design and Modeling of Mechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Hammammet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227740v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in situ par rayonnement synchrotron de la restauration des propriétés mécaniques des tissus osseux lors du processus de régénération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation during tensile testing in polycrystalline pure cobalt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation par diffraction des neutrons du gradient de contraintes résiduelles dans des aciers élaborés par fusion laser sur lit de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux (JA SF2M 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mechanical and microstructural properties in regenerating rat calvaria bones through synchrotron X-ray scattering methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KI/KTH Workshop: Surface and Interfaces of Biomedical Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the mechanical properties recovering of regenerating rat calvaria bones via synchrotron diffraction characterization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie par diffraction des neutrons du tenseur complet des contraintes résiduelles dans des aciers préparés par fusion laser sur lit de poudre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOREGATE European Regenerative Medecine Forum 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227826v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie par diffraction des neutrons du tenseur complet des contraintes résiduelles dans des aciers préparés par fusion laser sur lit de poudre.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better understanding of the mechanical properties recovering of regenerating rat calvaria bones via synchrotron diffraction characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Zaouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">BIOREGATE European Regenerative Medecine Forum 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227892v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron diffraction investigation of full residual stress tensor gradient in Ti-alloy achieved by Selective Laser Melting: a complex issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VDI-TUM Expertenforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension de la restauration des propriétés mécaniques des tissus osseux lors du processus de régénération.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameni Zaouali</w:t>
+                <w:t xml:space="preserve">Neutron diffraction investigation of full residual stress tensor gradient in Fe-based materials prepared by Selective Laser Melting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ECRS 10, European Conference on Residual Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227916v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction investigation of full residual stress tensor gradient in Fe-based materials prepared by Selective Laser Melting.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Girault</w:t>
+                <w:t xml:space="preserve">Vers la compréhension de la restauration des propriétés mécaniques des tissus osseux lors du processus de régénération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Marcos</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie José Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRS 10, European Conference on Residual Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227806v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Mechanical Behavior of Regenerating Rat Calvaria Bones Under Tensile Load via Synchrotron Diffraction Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Residual Stresses 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France. pp.117-122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781945291890-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du gradient de contraintes résiduelles par DRX en faible incidence dans un alliage de zirconium laminé à froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de structure et de taille sur les propriétés mécaniques de multicouches métalliques nanométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The nanotechnology in C'Nano Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Roscoff, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transformation allotropique du Co : essais in situ thermomécaniques au MEB et laminage à froid ex situ.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Détermination des coefficients d’élasticité et de dilatation thermique du monocristal du Ti et du Co purs à travers des essais in situ en diffraction des rayons X couplés à un modèle de transition d’échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227949v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allotropic phase transfomation in Co: in situ thermal/mechanical tests and ex situ cold rolling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude de la transformation allotropique du Co : essais in situ thermomécaniques au MEB et laminage à froid ex situ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Branchu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Junior Euromat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Manchester, United Kingdom. 2024</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227674v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais mécaniques in situ sur les métaux au GeM à Saint-Nazaire : diffraction des rayons X, des neutrons, et microscopie électronique à balayage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Allotropic phase transfomation in Co: in situ thermal/mechanical tests and ex situ cold rolling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Courant</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
+              <w:t xml:space="preserve">FEMS Junior Euromat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Manchester, United Kingdom. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227954v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements de tôles multicristallines : restructuration surfacique de la microstructure et une optimisation des propriétes mécaniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Essais mécaniques in situ sur les métaux au GeM à Saint-Nazaire : diffraction des rayons X, des neutrons, et microscopie électronique à balayage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valerie Brien</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227700v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revêtements de tôles multicristallines : restructuration surfacique de la microstructure et une optimisation des propriétes mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Zaouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Allotropic transformation of pure polycrystalline cobalt: effects of temperature and microstructure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8908,114 +9025,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'effet de taille et de structure sur l'élasticité de composites W/Cu nanostructurés en couche mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Poitiers, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00457334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9083,51 +9200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DFC8637"/>
+    <w:nsid w:val="30FC93C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9314,51 +9431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/girault-b" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9545-5056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138751765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-3871-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Addi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hBLy4M" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05136447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Th&#233;odore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102403" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05036842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Zaouali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106998" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Doumenc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-024-01829-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-023-01490-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pirling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101850" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Belle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07148-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Emmanuel Agbovi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kockelmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-023-05840-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03671734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2022.100145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141489" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keraudy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Athou&#235;l" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloaguen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.905.74" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J47CG5N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-015-1347-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803699" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524264" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schneider" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Frick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Arzt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Bontempi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelfi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Zucca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Depero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1224-GG03-08" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Landesman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Angleraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZJ7NKH7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1086-U04-04" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200600094" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXPDXP7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1027-D01-09" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Villain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-977-0977-FF07-01-EE07-01" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007434v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374538v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agbovi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032107004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227740v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-19" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007877v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227700v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/girault-b" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9545-5056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138751765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-3871-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-x19oZa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Addi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hBLy4M" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05136447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Th&#233;odore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05036842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Zaouali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Doumenc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-024-01829-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-023-01490-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pirling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Belle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07148-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Emmanuel Agbovi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kockelmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-023-05840-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101520" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03671734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2022.100145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keraudy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Athou&#235;l" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloaguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.905.74" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J47CG5N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-015-1347-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803699" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524264" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Frick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Arzt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000089" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Bontempi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Zucca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Depero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1224-GG03-08" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Landesman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Angleraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZJ7NKH7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1086-U04-04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200600094" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXPDXP7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1027-D01-09" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Villain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-977-0977-FF07-01-EE07-01" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509155v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374538v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agbovi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032107004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347570v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561188v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227674v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>