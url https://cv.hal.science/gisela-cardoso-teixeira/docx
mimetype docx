--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -125,51 +125,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteure en sciences de l’information et de la communication (Aix-Marseille Université/IMSIC). Ma thèse porte sur « La guerre racontée sur les réseaux socionumériques : Une étude de cas de la couverture des conflits en Syrie par le journalisme citoyen local et les agences de presse occidentales sur Twitter ». Actuellement ATER à l’Université de Lille, affiliée aux laboratoires de recherche IMSIC et Gériico. Mes intérêts de recherche portent sur les pratiques journalistiques, l'histoire des médias, les réseaux socionumériques, l’intelligence artificielle, la couverture des conflits armés, la désinformation, le fact-checking, l'OSINT, l’analyse du discours et les représentations médiatiques.</w:t>
+        <w:t xml:space="preserve">Docteure et maître de conférences qualifiée en sciences de l’information et de la communication (Aix-Marseille Université/IMSIC). Ma thèse porte sur « La guerre racontée sur les réseaux socionumériques : Une étude de cas de la couverture des conflits en Syrie par le journalisme citoyen local et les agences de presse occidentales sur Twitter ». Actuellement ATER à l’Université de Lille, affiliée aux laboratoires de recherche IMSIC et Gériico. Mes intérêts de recherche portent sur les pratiques journalistiques, l'histoire des médias, les réseaux socionumériques, l’intelligence artificielle, la couverture des conflits armés, la désinformation, le fact-checking, l'OSINT, l’analyse du discours et les représentations médiatiques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1131,165 +1131,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">War Journalism in the age of Artificial Intelligence: Ethical challenges and dilemmas</w:t>
+                <w:t xml:space="preserve">La désinformation dans l’ère numérique : le cas des guerres en Syrie et en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ORBICOM 2025 - « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO « Pratiques journalistiques et médiatiques »; Université de Strasbourg, Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence « Désinformation et guerres : les mécaniques du mensonge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Un Prétexte, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288923v1</w:t>
+                <w:t xml:space="preserve">hal-05118722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désinformation dans l’ère numérique : le cas des guerres en Syrie et en Ukraine</w:t>
+                <w:t xml:space="preserve">War Journalism in the age of Artificial Intelligence: Ethical challenges and dilemmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Désinformation et guerres : les mécaniques du mensonge »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Un Prétexte, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès ORBICOM 2025 - « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO « Pratiques journalistiques et médiatiques »; Université de Strasbourg, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118722v1</w:t>
+                <w:t xml:space="preserve">hal-05288923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informer sous les bombes : Pratiques, cadrages et stratégies des médias alternatifs syriens dans la couverture de la guerre civile</w:t>
               </w:r>
@@ -1338,165 +1338,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration de l'OSINT dans le fact-checking en contexte de conflits armés</w:t>
+                <w:t xml:space="preserve">Tecnologias, permanências e mutações no jornalismo de guerra: Da correspondência ao digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international DE FACTO : Former, informer, désinformer par l'image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carism; Université Paris-Panthéon-Assas, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3º Seminário de História da Comunicação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associação Portuguesa de Ciências da Comunicação; Universidade do Porto, Mar 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102691v1</w:t>
+                <w:t xml:space="preserve">hal-05015622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tecnologias, permanências e mutações no jornalismo de guerra: Da correspondência ao digital</w:t>
+                <w:t xml:space="preserve">L'intégration de l'OSINT dans le fact-checking en contexte de conflits armés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3º Seminário de História da Comunicação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associação Portuguesa de Ciências da Comunicação; Universidade do Porto, Mar 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international DE FACTO : Former, informer, désinformer par l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carism; Université Paris-Panthéon-Assas, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015622v1</w:t>
+                <w:t xml:space="preserve">hal-05102691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalisme et conflits armés à l'ère numérique</w:t>
               </w:r>
@@ -1614,165 +1614,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le champ de bataille numérique : une analyse discursive des fake news sur la guerre en Ukraine. 2023.</w:t>
+                <w:t xml:space="preserve">La guerre en Ukraine sous le regard du photojournalisme des agences de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en Études Francophones de la Côte Pacifique 2023 : Identités, altérités, communautés: Entre conflit(s), revendication(s) et (ré)conciliation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marybelle Issa; Pantea Fard; Sarah Derasp; Williams Atanga; Livia Poljak; Gaëlle Planchenault; Université Simon Fraser, Mar 2023, Vancouver (Virtual Conference), Canada</w:t>
+              <w:t xml:space="preserve">Journée d'études "Images de guerre : la couverture médiatique du conflit russo-ukrainien. Dispositifs, pratiques et productions de sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIC.Lab Méditerranée; Université Côte d'Azur; Club Presse de la Méditerranée 06, Nov 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158809v1</w:t>
+                <w:t xml:space="preserve">hal-04397505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre en Ukraine sous le regard du photojournalisme des agences de presse</w:t>
+                <w:t xml:space="preserve">Sur le champ de bataille numérique : une analyse discursive des fake news sur la guerre en Ukraine. 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Images de guerre : la couverture médiatique du conflit russo-ukrainien. Dispositifs, pratiques et productions de sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIC.Lab Méditerranée; Université Côte d'Azur; Club Presse de la Méditerranée 06, Nov 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">Colloque en Études Francophones de la Côte Pacifique 2023 : Identités, altérités, communautés: Entre conflit(s), revendication(s) et (ré)conciliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marybelle Issa; Pantea Fard; Sarah Derasp; Williams Atanga; Livia Poljak; Gaëlle Planchenault; Université Simon Fraser, Mar 2023, Vancouver (Virtual Conference), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397505v1</w:t>
+                <w:t xml:space="preserve">hal-04158809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jornalismo e conflito: o ethos discursivo do correspondente de guerra da Folha de S.Paulo</w:t>
               </w:r>
@@ -2138,51 +2138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D406CE5"/>
+    <w:nsid w:val="6F88EBA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2369,51 +2369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisela-cardoso-teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8508-5100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507743v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Cardoso Teixeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/T5JX-SJ95" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58050/comunicando.v13i2.398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21833958/red14a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v20n3.2024.1675" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/eidea-v1-14-1671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilane Tolentino Stauffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20887.14240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisela-cardoso-teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8508-5100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507743v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Cardoso Teixeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/T5JX-SJ95" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58050/comunicando.v13i2.398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21833958/red14a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v20n3.2024.1675" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/eidea-v1-14-1671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilane Tolentino Stauffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20887.14240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>