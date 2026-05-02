--- v1 (2026-05-02)
+++ v2 (2026-05-02)
@@ -425,256 +425,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alya Aglan, Yann Richard et Pierre Vermeren (dirs), La Guerre de près et de loin. xxe-xxie siècles, Paris, Éd. de la Sorbonne, 2023, coll. Guerre et paix, 264 pages</w:t>
+                <w:t xml:space="preserve">Ethos e mídia: estratégias discursivas para a constituição da imagem de si do profissional do jornalismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46, </w:t>
+              <w:t xml:space="preserve">REDIS, Revista de Estudos do Discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.91-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ygq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21747/21833958/red14a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847082v1</w:t>
+                <w:t xml:space="preserve">hal-04664189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Censura e enquadramentos no jornalismo de guerra: a perspectiva das crônicas de Rubem Braga no Estado Novo</w:t>
+                <w:t xml:space="preserve">Alya Aglan, Yann Richard et Pierre Vermeren (dirs), La Guerre de près et de loin. xxe-xxie siècles, Paris, Éd. de la Sorbonne, 2023, coll. Guerre et paix, 264 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âncora : Revista Latino-americana de Jornalismo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ygq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886521v1</w:t>
+                <w:t xml:space="preserve">hal-04847082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethos e mídia: estratégias discursivas para a constituição da imagem de si do profissional do jornalismo</w:t>
+                <w:t xml:space="preserve">Censura e enquadramentos no jornalismo de guerra: a perspectiva das crônicas de Rubem Braga no Estado Novo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDIS, Revista de Estudos do Discurso</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Âncora : Revista Latino-americana de Jornalismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.17-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21747/21833958/red14a4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04664189v1</w:t>
+                <w:t xml:space="preserve">hal-04886521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des faits : le fact-checking politique au risque de l’entre-soi. Une comparaison France – Brésil</w:t>
               </w:r>
@@ -1062,234 +1062,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake news et conflits armés : L'évolution de la désinformation dans l'ère numérique (Le cas des guerres en Syrie et en Ukraine)</w:t>
+                <w:t xml:space="preserve">War Journalism in the age of Artificial Intelligence: Ethical challenges and dilemmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque Franco-Roumain en Sciences de l’information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitatea Ștefan cel Mare Suceava; IMSIC; Sic.Lab Méditerranée, May 2025, Suceava, Roumanie</w:t>
+              <w:t xml:space="preserve">Congrès ORBICOM 2025 - « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO « Pratiques journalistiques et médiatiques »; Université de Strasbourg, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086953v1</w:t>
+                <w:t xml:space="preserve">hal-05288923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désinformation dans l’ère numérique : le cas des guerres en Syrie et en Ukraine</w:t>
+                <w:t xml:space="preserve">Fake news et conflits armés : L'évolution de la désinformation dans l'ère numérique (Le cas des guerres en Syrie et en Ukraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Désinformation et guerres : les mécaniques du mensonge »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Un Prétexte, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">27ème Colloque Franco-Roumain en Sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea Ștefan cel Mare Suceava; IMSIC; Sic.Lab Méditerranée, May 2025, Suceava, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118722v1</w:t>
+                <w:t xml:space="preserve">hal-05086953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">War Journalism in the age of Artificial Intelligence: Ethical challenges and dilemmas</w:t>
+                <w:t xml:space="preserve">La désinformation dans l’ère numérique : le cas des guerres en Syrie et en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ORBICOM 2025 - « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO « Pratiques journalistiques et médiatiques »; Université de Strasbourg, Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence « Désinformation et guerres : les mécaniques du mensonge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Un Prétexte, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288923v1</w:t>
+                <w:t xml:space="preserve">hal-05118722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informer sous les bombes : Pratiques, cadrages et stratégies des médias alternatifs syriens dans la couverture de la guerre civile</w:t>
               </w:r>
@@ -1338,165 +1338,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tecnologias, permanências e mutações no jornalismo de guerra: Da correspondência ao digital</w:t>
+                <w:t xml:space="preserve">L'intégration de l'OSINT dans le fact-checking en contexte de conflits armés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3º Seminário de História da Comunicação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associação Portuguesa de Ciências da Comunicação; Universidade do Porto, Mar 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international DE FACTO : Former, informer, désinformer par l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carism; Université Paris-Panthéon-Assas, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015622v1</w:t>
+                <w:t xml:space="preserve">hal-05102691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration de l'OSINT dans le fact-checking en contexte de conflits armés</w:t>
+                <w:t xml:space="preserve">Tecnologias, permanências e mutações no jornalismo de guerra: Da correspondência ao digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Cardoso Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international DE FACTO : Former, informer, désinformer par l'image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carism; Université Paris-Panthéon-Assas, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3º Seminário de História da Comunicação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associação Portuguesa de Ciências da Comunicação; Universidade do Porto, Mar 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102691v1</w:t>
+                <w:t xml:space="preserve">hal-05015622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalisme et conflits armés à l'ère numérique</w:t>
               </w:r>
@@ -2138,51 +2138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F88EBA1"/>
+    <w:nsid w:val="42C83B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2369,51 +2369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisela-cardoso-teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8508-5100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507743v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Cardoso Teixeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/T5JX-SJ95" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58050/comunicando.v13i2.398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21833958/red14a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v20n3.2024.1675" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/eidea-v1-14-1671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilane Tolentino Stauffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20887.14240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisela-cardoso-teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8508-5100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507743v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Cardoso Teixeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/T5JX-SJ95" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58050/comunicando.v13i2.398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21833958/red14a4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v20n3.2024.1675" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/eidea-v1-14-1671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilane Tolentino Stauffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20887.14240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>