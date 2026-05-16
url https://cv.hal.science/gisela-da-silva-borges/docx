--- v0 (2026-03-24)
+++ v1 (2026-05-16)
@@ -1667,343 +1667,343 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication of peripheral and central delta opioid receptors in migraine-like headache in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela da Silva Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Luccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Headache Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, SEOUL, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyridin-2(1H)one derivatives: A new class of therapeutics for trigeminal pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Descheemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela da Silva Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinto-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Visseq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Headache Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, séoul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213873v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04246524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2278,51 +2278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;rault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peirs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela da Silva Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Voisin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dussol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Beaulieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadir Ghorbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Llorca-Torralba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuencisla Pilar-Cu&#233;llar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Berrocoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2019.109857" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Torres-Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Mico" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.03.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miguelez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Neto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ugedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyx005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Borges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.05.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QGSF7WN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Patr&#237;cia Borges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mic&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Louren&#231;a Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyv019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2015.02.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Borges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berrocoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega-Alvaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Neto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2012.00181.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXG88L0P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani L. Neto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Mico" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157015911798376262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S&#225;nchez-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ortega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Horrillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2542-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-40XM5HNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04213873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Murail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinto-Pardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Visseq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luccarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gendron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Shrivastava" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;rault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peirs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela da Silva Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Voisin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dussol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Beaulieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadir Ghorbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Llorca-Torralba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuencisla Pilar-Cu&#233;llar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Berrocoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2019.109857" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Torres-Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Mico" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.03.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miguelez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Neto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ugedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyx005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Borges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.05.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QGSF7WN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Patr&#237;cia Borges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mic&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Louren&#231;a Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyv019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2015.02.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Borges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berrocoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega-Alvaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Neto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2012.00181.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXG88L0P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani L. Neto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Mico" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157015911798376262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04329835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S&#225;nchez-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ortega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Horrillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2542-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-40XM5HNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luccarini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gendron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04213873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Murail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinto-Pardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Visseq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Shrivastava" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>